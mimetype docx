--- v0 (2025-10-06)
+++ v1 (2026-07-14)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -825,51 +826,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد جاء أولياء الله إلى هذه الدنيا التي خلقها الله لنا ليفتحوا أعيننا، ويلفتوا انتباهنا إلى حقائق ما وراء المادة وعالم الشهادة، وليقولوا لنا: ها نحن قد طوينا الطريق، وانتهينا إلى المقصد، ووصلنا إلى المطلوب، لقد بلغنا باستعداداتنا فعليّاتها، وفعلنا ما أمِرنا به، وانتهينا عمّا نهينا عنه، وبذلنا عمرنا وحياتنا في الوصول إلى ذلك العالم، وها نحن الآن نضع تجربتنا بين أيديكم، فانظروا ماذا أنتم صانعون؟ نحن طوينا هذا الطريق ولا يمكن لأحد أن يطوي غير هذا الطريق ويسير</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيه؛ فالسير إلى الله بغير طاعة وانقياد أمر محال، ولا سير إلى الله مع التعامي عن الحقائق، والاستخفاف بالمطالب المهمّة والتعامل معها بسطحيّة، كما لا سير إلى الله بغير التخلّي عن الميول والرغبات والأهواء الشيطانيّة، والسير إلى الله لا يتمّ بغير رمي التخيّلات بعيداً, ورفس التوهّمات بالأرجل, والعبور من عالم الخيال والوهم إلى عالم المعنى والعقل. صحيح أنّ جميع الناس في حركة، وليس فيهم متوقّف، ولكن ما هو اتجاه حركتهم؟ فهذا أمر آخر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد جاء أولياء الله وأنبياؤه لتنبيهنا ولندرك مكانة أنفسنا؛ فلا نقف يوم القيامة بين يدي الله قائلين: ربّنا كنّا في الدنيا بغير هاد ونذير، كنا بغير قائد وعالم ومعين، لقد كنا في الدنيا نعيش الغربة والوحدة، ولم يكن بيننا من خبير أو بصير، كان بإمكاننا أن نسير، لكننا لم نكن نعرف الطريق، لقد كنا نشتاق إلى بلوغ الكمال ونيل مقام القرب والتجرّد، غير أنّا لم نكن على اطلاع بكيفيّة السير إليه، فيقول الله حينها: تفضّلوا هذا هو القائد وهذا هو الهادي والخبير البصير، وهذه أيضاً المطالب التي وضعناها بن أيديكم، ولكنّكم لم تلتفتوا إليها، واستخففتم بها، وأنتم لم تعملوا بما أوصاكم به هؤلاء، وقلتم هذه المسائل إنّما تتحقق بنفسها، وزعمتم أن ليس للعمل بهذه المسائل تلك الأهميّة وذلك المردود، وصرّحتم بأنّ على الإنسان أن يتفرّغ لأمور الدنيا، وذكرتم أنّ على الإنسان أن يقدّم مصالحه الخاصة على مرضاة الله، ألم تقولوا ذلك؟! ألم تصرّحوا بذلك؟! حسناً فانظروا الآن أيّ شيء خسرتم؟! وأيّ جوهر أضعتم؟! وانظروا إلى المقام الذي ناله أولئك الذين وصلوا وأصغوا وأجابوا دعاة الله؟ ثمّ انظروا يوم القيامة</w:t>
+        <w:t xml:space="preserve">لقد جاء أولياء الله وأنبياؤه لتنبيهنا ولندرك مكانة أنفسنا؛ فلا نقف يوم القيامة بين يدي الله قائلين: ربّنا كنّا في الدنيا بغير هاد ونذير، كنا بغير قائد وعالم ومعين، لقد كنا في الدنيا نعيش الغربة والوحدة، ولم يكن بيننا من خبير أو بصير، كان بإمكاننا أن نسير، لكننا لم نكن نعرف الطريق، لقد كنا نشتاق إلى بلوغ الكمال ونيل مقام القرب والتجرّد، غير أنّا لم نكن على اطلاع بكيفيّة السير إليه، فيقول الله حينها: تفضّلوا هذا هو القائد وهذا هو الهادي والخبير البصير، وهذه أيضاً المطالب التي وضعناها بین أيديكم، ولكنّكم لم تلتفتوا إليها، واستخففتم بها، وأنتم لم تعملوا بما أوصاكم به هؤلاء، وقلتم هذه المسائل إنّما تتحقق بنفسها، وزعمتم أن ليس للعمل بهذه المسائل تلك الأهميّة وذلك المردود، وصرّحتم بأنّ على الإنسان أن يتفرّغ لأمور الدنيا، وذكرتم أنّ على الإنسان أن يقدّم مصالحه الخاصة على مرضاة الله، ألم تقولوا ذلك؟! ألم تصرّحوا بذلك؟! حسناً فانظروا الآن أيّ شيء خسرتم؟! وأيّ جوهر أضعتم؟! وانظروا إلى المقام الذي ناله أولئك الذين وصلوا وأصغوا وأجابوا دعاة الله؟ ثمّ انظروا يوم القيامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{يوم يجمعكم ليوم الجمع ذلك يوم التغابن}</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يوم يرتفع عالياً نداء</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
@@ -3037,88 +3038,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{0FAC3D20-0833-4201-8CD8-3DDE3679FE7C}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5EBE51E3-12B8-49CB-897B-1CE0E750D17F}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F2F70583-50B5-4B8F-A771-4855533429DF}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{504E814D-E2F6-498D-840E-4F8BDCAED681}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -3422,739 +3430,739 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> نهج البلاغة، خطب الإمام علي (ع)، ج ۱، ص ۲۲٣، ۲۲٤.</w:t>
+        <w:t xml:space="preserve">  نهج البلاغة، خطب الإمام علي (ع)، ج ۱، ص ۲۲٣، ۲۲٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة التوحيد.</w:t>
+        <w:t xml:space="preserve">  سورة التوحيد.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر الآيات من ٣۲ حتى ٣٥.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر الآيات من ٣۲ حتى ٣٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة التغابن، مقطع من الآية ٩.</w:t>
+        <w:t xml:space="preserve">  سورة التغابن، مقطع من الآية ٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الزمر، مقطع من الآية ٥٦.</w:t>
+        <w:t xml:space="preserve">  الزمر، مقطع من الآية ٥٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بحار الأنوار، العلامة المجلسي، ج ٦٤، ص ٣۰۷ قال صلى الله عليه وآله: </w:t>
+        <w:t xml:space="preserve">  بحار الأنوار، العلامة المجلسي، ج ٦٤، ص ٣۰۷ قال صلى الله عليه وآله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المؤمن كيّس فطن حذر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، صدر الآية: ٣۲.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، صدر الآية: ٣۲.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، صدر الآية: ٣۲.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، صدر الآية: ٣۲.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الفاتحة، الآية: ٥.</w:t>
+        <w:t xml:space="preserve">  الفاتحة، الآية: ٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، قسم من الآية: ٣۲.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، قسم من الآية: ٣۲.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، صدر الآية: ٣٣.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، صدر الآية: ٣٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، عجز الآية: ٣٣.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، عجز الآية: ٣٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، صدر الآية: ٣٤.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، صدر الآية: ٣٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة يونس، الآية ٦۲.</w:t>
+        <w:t xml:space="preserve">  سورة يونس، الآية ٦۲.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سور فاطر، الآيات: ٣٤ ٣٥.</w:t>
+        <w:t xml:space="preserve">  سور فاطر، الآيات: ٣٤ ٣٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الحجر، الآية: ٣.</w:t>
+        <w:t xml:space="preserve">  سورة الحجر، الآية: ٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الأنعام، الآية: ۲٩.</w:t>
+        <w:t xml:space="preserve">  سورة الأنعام، الآية: ۲٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، الآية: ٣٦.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، الآية: ٣٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، صدر الآية: ٣۷.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، صدر الآية: ٣۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة فاطر، عجز الآية: ٣۷.</w:t>
+        <w:t xml:space="preserve">  سورة فاطر، عجز الآية: ٣۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="21">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة المائدة، صدر الآية: ۱۰٥.</w:t>
+        <w:t xml:space="preserve">  سورة المائدة، صدر الآية: ۱۰٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="22">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة المائدة، من الآية ۱۰٥.</w:t>
+        <w:t xml:space="preserve">  سورة المائدة، من الآية ۱۰٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="23">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة المائدة، عجز الآية: ۱۰٥.</w:t>
+        <w:t xml:space="preserve">  سورة المائدة، عجز الآية: ۱۰٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="24">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تقضي طيور الببغاء وقتها في حقول السكر ملتذّة سعیدة، بينما تضرب البعوضة المسكينة على رأسها من الحسرة أيتها البعوضة، إنّ فضاء السيمرغ لا یلیق بتحليقك، فخذي متاعك وارحلي عنا دون أن تكدري صفونا.</w:t>
+        <w:t xml:space="preserve"> *** تقضي طيور الببغاء وقتها في حقول السكر ملتذّة سعیدة، بينما تضرب البعوضة المسكينة على رأسها من الحسرة أيتها البعوضة، إنّ فضاء السيمرغ لا یلیق بتحليقك، فخذي متاعك وارحلي عنا دون أن تكدري صفونا.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="25">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة التوبة، الآية ۱۰۲.</w:t>
+        <w:t xml:space="preserve">  سورة التوبة، الآية ۱۰۲.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="26">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الأحزاب ذيل الآية ٣٣.</w:t>
+        <w:t xml:space="preserve">  سورة الأحزاب ذيل الآية ٣٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="27">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الصحيفة السجادية، دعاؤه عليه السلام في وداع شهر رمضان، ص ۲۲٩.</w:t>
+        <w:t xml:space="preserve">  الصحيفة السجادية، دعاؤه عليه السلام في وداع شهر رمضان، ص ۲۲٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="28">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">النص في الصحيفة السجّادية هكذا (... و صاحب سهّل سبل الإحسان) و لكنّا آثرنا الإبقاء على نص سماحة السيّد يحفظه الله (م)</w:t>
+        <w:t xml:space="preserve"> النص في الصحيفة السجّادية هكذا (... و صاحب سهّل سبل الإحسان) و لكنّا آثرنا الإبقاء على نص سماحة السيّد يحفظه الله (م)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="29">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ورد الحديث في الكافي، ج۱، ص ٤۱ على النحو التالی: </w:t>
+        <w:t xml:space="preserve">  ورد الحديث في الكافي، ج۱، ص ٤۱ على النحو التالی: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عن أبي عبد الله عليه السلام قال: قال رسول الله صلى الله عليه وآله: أف لرجل لا يفرغ نفسه في كل جمعة لأمر دينه فيتعاهده ويسأل عن دينه، وفي رواية أخرى لكل مسلم.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="30">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">سورة النصر.</w:t>
+        <w:t xml:space="preserve"> سورة النصر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -4644,51 +4652,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5467,61 +5475,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5796,63 +5879,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>