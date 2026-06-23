--- v0 (2025-10-23)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1976,88 +1977,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{34C684D7-BDD5-4E49-99C1-5DFFC4CF9D4C}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C6ECE2C5-5335-48C9-A0A7-678058AAC397}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{469AC7C5-F36B-44AA-AC93-DEFEDBDC0DEA}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{08DE5158-82BD-4F22-BAE4-66BAF3D0AB55}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2106,61 +2114,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="23" name="_x0000_i0023">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0023"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2263,61 +2271,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="24" name="_x0000_i0024">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0024"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3132,51 +3140,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3955,61 +3963,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4284,63 +4367,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>