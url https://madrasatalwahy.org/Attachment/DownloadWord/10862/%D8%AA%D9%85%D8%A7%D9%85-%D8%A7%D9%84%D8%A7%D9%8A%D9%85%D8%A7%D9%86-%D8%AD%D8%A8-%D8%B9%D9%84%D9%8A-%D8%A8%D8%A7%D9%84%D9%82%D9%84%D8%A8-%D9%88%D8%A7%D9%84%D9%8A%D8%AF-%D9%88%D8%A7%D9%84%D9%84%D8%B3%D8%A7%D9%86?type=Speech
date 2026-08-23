--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -593,51 +593,51 @@
         </w:rPr>
         <w:t xml:space="preserve">إنّ جميع هذه من وساوس الشيطان، وهي جميعاً كفرٌ ومواجهة للحقّ، وإبرازٌ للأنانية والنفس! كنت تعتقد بأن الموضوع يبدو بذاك الشكل وبيّنته على أساس ذلك، أمّا اليوم، فقد تبيّن لك أن المسألة بشكل آخر، فلا بأس بذلك، ولكن عليك أن تبيّن الأمر وتوضّحه قائلاً: لقد تبين لي اليوم أنّ المطلب بهذا الشكل. ثمّ افرض أنّه بعد أسبوع تبيّن لك أنّ الحقّ هو أمرٌ ثالثٌ ومخالفٌ لكلا الفهمين السابقين، فعليك حينئذٍ أن تبين المطلب بهذا الشكل الذي تبين لك مؤخراً؛ فنحن محكومون للزمان وتحرّكه...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فائدة عيد الغدير اليوم هو مبايعة إمام الزمان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">في عيد الغدير، ينبغي أن نسمع هذا الكلام! فأمير المؤمنين عليه السلام قد نُصب من قبل النبيّ خليفة له قبل ألفٍ وأربعمائة سنة، وهذا أمر قد وقع ومضى، ولكن المهمّ هو ماذا ينبغي أن نفعل نحن اليوم ؟! لقد جاء النبيّ صلى الله عليه وآله وسلّم في يوم الغدير وعرّف الناس على أمير المؤمنين عليه السلام، ولكن ما علاقة ذلك بنا نحن ؟ فنحن قد جئنا بعد ذلك بألفٍ وأربعمائة سنة، وهذه القضية قد وقعت قبل ألفٍ وأربعمائة سنة! لقد وقعت في ذلك الزمان، فما الذي يجب علينا أن نفعله اليوم؟ في هذا اليوم حيث السنة هي سنة ۱٤٣٥ هجرية قمرية.. في مثل هذا اليوم، ماذا يعني لنا عيد الغدير؟ ماذا يعني لنا نحن؟ هل يعني مجرّد الاحتفال فقط بأنّ النبي قبل ألف وأربعمائة سنة قد جاء ونصب أمير المؤمنين خليفة له؟! حسناً، فماذا أفعل أنا؟! لقد حصلت الكثير من القضايا قبل ألفٍ وأربعمائة سنة، وبعضها قد وقع قبل ألف وثلاثمائة سنة، كما أن حملة المغول قد حصلت ثمانمائة سنة تقريباً، ولكن ما شأني أنا بذلك؟! فقد حصلت حرب في ذلك الزمان وأريقت الدماء، وفي وقت آخر حصل زلزال عظيم، كما ولد الشخص الفلاني في اليوم الفلاني، وهكذا فقد وقعت في التاريخ آلاف القضايا! ومن هنا يبقى هذا السؤال يلح في طلب الإجابة: نحن في هذا اليوم قد اجتمعنا هنا، فلماذا اجتمعنا؟ أو بعبارة أخرى: لماذا أحضرونا اليوم إلى هنا (وهذه العبارة هي الصحيحة)؟ اليوم قد أحضرونا وأجلسونا في هذا المحفل، وأعطونا مكاناً هنا.. كلّ هذا من أجل أيّ شيءٍ كان ؟ هل حصل كل ذلك من أجل أنّ هذه القضية قد وقعت قبل ألف وأربعمائة سنة؟! حصلت فلتحصل، وما ربط ذلك بنا نحن، فنحن لم نولد قبل ألف وأربعمائة سنة، إذ بإمكان الله تعالى أن يخلقنا في ذلك الزمان، فليس لنا تقصير في ذلك، فنحن قد خلقنا في هذا الزمان وذلك ليس في يدنا!</w:t>
+        <w:t xml:space="preserve">في عيد الغدير، ينبغي أن نسمع هذا الكلام! فأمير المؤمنين عليه السلام قد نُصب من قبل النبيّ خليفة له قبل ألفٍ وأربعمائة سنة، وهذا أمر قد وقع ومضى، ولكن المهمّ هو ماذا ينبغي أن نفعل نحن اليوم ؟! لقد جاء النبيّ صلى الله عليه وآله وسلّم في يوم الغدير وعرّف الناس على أمير المؤمنين عليه السلام، ولكن ما علاقة ذلك بنا نحن ؟ فنحن قد جئنا بعد ذلك بألفٍ وأربعمائة سنة، وهذه القضية قد وقعت قبل ألفٍ وأربعمائة سنة! لقد وقعت في ذلك الزمان، فما الذي يجب علينا أن نفعله اليوم؟ في هذا اليوم حيث السنة هي سنة ۱٤٣٥ هجرية قمرية.. في مثل هذا اليوم، ماذا يعني لنا عيد الغدير؟ ماذا يعني لنا نحن؟ هل يعني مجرّد الاحتفال فقط بأنّ النبي قبل ألف وأربعمائة سنة قد جاء ونصب أمير المؤمنين خليفة له؟! حسناً، فماذا أفعل أنا؟! لقد حصلت الكثير من القضايا قبل ألفٍ وأربعمائة سنة، وبعضها قد وقع قبل ألف وثلاثمائة سنة، كما أن حملة المغول قد حصلت قبل ثمانمائة سنة تقريباً، ولكن ما شأني أنا بذلك؟! فقد حصلت حرب في ذلك الزمان وأريقت الدماء، وفي وقت آخر حصل زلزال عظيم، كما ولد الشخص الفلاني في اليوم الفلاني، وهكذا فقد وقعت في التاريخ آلاف القضايا! ومن هنا يبقى هذا السؤال يلح في طلب الإجابة: نحن في هذا اليوم قد اجتمعنا هنا، فلماذا اجتمعنا؟ أو بعبارة أخرى: لماذا أحضرونا اليوم إلى هنا (وهذه العبارة هي الصحيحة)؟ اليوم قد أحضرونا وأجلسونا في هذا المحفل، وأعطونا مكاناً هنا.. كلّ هذا من أجل أيّ شيءٍ كان ؟ هل حصل كل ذلك من أجل أنّ هذه القضية قد وقعت قبل ألف وأربعمائة سنة؟! حصلت فلتحصل، وما ربط ذلك بنا نحن، فنحن لم نولد قبل ألف وأربعمائة سنة، إذ بإمكان الله تعالى أن يخلقنا في ذلك الزمان، فليس لنا تقصير في ذلك، فنحن قد خلقنا في هذا الزمان وذلك ليس في يدنا!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فلماذا إذن ينبغي أن نأتي اليوم في عيد الغدير ونحتفل، ونكون مسرورين ؟ ولأيّ شيء ينبغي أن تتملكنا حالة من السرور والشغف والسعادة والابتهاج؟ اليوم لماذا؟ إنّ عيد الغدير اليوم هو من أجل البيعة مع إمام زماننا اليوم ! هذا هو معنى عيد الغدير. فنحن علينا أن نجدّد البيعة لإمام زماننا في عيد الغدير، فقد انقضت سنةٌ كاملةٌ! في هذا اليوم قام رسول الله ونصب لنا</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وليًّا علينا اسمه الحجّة بن الحسن، وكأنّه رفع يديه وقال: من كنتُ مولاه، فهذا ابني الحجّة بن الحسن مولاه. هذا هو معنى عيد الغدير في أيّامنا هذه، فإذا كان عيد غديرنا بهذا الشكل، فسوف يبقى حيًّا على الدوام، وسيبقى ثابتًا وباقيًا باستمرار.</w:t>
       </w:r>
@@ -1520,54 +1520,62 @@
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا علاقة لظاهر الإنسان بالكشف عن باطنه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام الصادق عليه السلام: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">وتَجِدُ الرَّجُلَ لَا يَسْتَطِيعُ يُعَبِّرُ عَمَّا في قَلْبِهِ بِلِسَانِهِ، وقَلْبُهُ يَزْهَرُ كَمَا يَزْهَرُ المِصْبَاحُ. كم هو عجيب هذا الأمر! فقد يكون ذلك الشخص شخصاً غير متعلِّماً ولا يستطيع أن يُفصح عمّا في قلبه، غير أنَّ قلبه يُضيء كما يُضيء المصباح.</w:t>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«وتَجِدُ الرَّجُلَ لَا يَسْتَطِيعُ يُعَبِّرُ عَمَّا في قَلْبِهِ بِلِسَانِهِ، وقَلْبُهُ يَزْهَرُ كَمَا يَزْهَرُ المِصْبَاحُ». </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">كم هو عجيب هذا الأمر! فقد يكون ذلك الشخص شخصاً غير متعلِّماً ولا يستطيع أن يُفصح عمّا في قلبه، غير أنَّ قلبه يُضيء كما يُضيء المصباح.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">رحمة الله على الحاج هادي الأبهري.. نقل لي أحد أقارب المرحوم آية الله الحاج السيِّد هادي الميلاني رحمة الله عليه والمقرّبين منه ــ لقد كان المرحوم الميلاني رجلاً عظيماً جداً ولقد كان مجرّداً عن الأهواء النفسانيّة ورجلاّ لطيفاً، وكانت هنالك علاقة تربط المرحوم العلاّمة به، وقد شارك في مراسم تشييعه حين كنَّا متواجدين في مدينة مشهد، وقال المرحوم العلاّمة بعد ما ذهب لعيادته في أواخر أيام مرضه: رأيت بأنَّ حالة انقطاع جيدة قد حصلت له في أواخر أيامه ــ قال لي ذلك الرجل: لقد كان المرحوم الميلاني يستشير الحاج هادي الأبهري ــ وكان بينهما عقد أخوّة كما هو مستحب أن يقوم المؤمنون في إيجاد عقد أخوَّة في مثل هذا اليوم ــ في بعض الإشكالات والشبهات التي كانت تحصل له، في الوقت الذي كان فيه الحاج هادي الأبهري أميّاً، فكان يتعرّف على قيمة النقود الورقية من خلال لونها لا من الأرقام المكتوبة عليها، فقد كانت معلوماته عند هذا المستوى؛ كما لم يكن يعرف كيفية توقيع السندات والمعاملات، فكان يحمل معه ختماً يقوم بتحبيره واستخدامه في التوقيع. ولقد رأيت بنفسي كيف كان يقوم باستخراج الختم من الكيس الموضوع فيه لكي يستخدمه لغرض التوقيع.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كان ذلك المرجع الكبير يستشير الحاج هادي الأبهري في الموارد التي كانت تحصل له فيها شبهة ولا يتمكّن من إيجاد حلّ لها، وكان يعمل بموجب ما يُشير به الحاج هادي. ولقد حصل ذلك في موارد متعدّدة اختبره فيها، ولم يكن ذلك في مورد وموردين، بل في موارد كثيرة. وعندما سُئِل الحاج هادي من أين تعرف ذلك.. (هذا هو قلبه يزهر كما يزهر المصباح)! أجاب الحاج هادي: عندما يُعرض عليَّ موضوع معين أرى في أحد طرفيه نوراً ـ فلكل أمر جانبان وهما افعل أو لا تفعل ـ فعندما أرى أن هذا الجانب نور وذاك الجانب مظلم أحكم به. وكان ذاك المرجع يُرتّب الأثر على قوله.. حسنًا، فما هو السبب في ذلك؟ سببُه أنّه يمتلك صدق النيّة.</w:t>
       </w:r>
@@ -1978,66 +1986,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C6ECE2C5-5335-48C9-A0A7-678058AAC397}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{64519055-9529-4478-A661-7D9D91DDB6DC}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{08DE5158-82BD-4F22-BAE4-66BAF3D0AB55}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BCB32FE2-6B37-4F85-8571-312754A4E89F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2114,61 +2122,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="23" name="_x0000_i0023">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0023"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2271,61 +2279,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="24" name="_x0000_i0024">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0024"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2499,51 +2507,66 @@
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  سورة البقرة، الآية ۱٤٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">  إشارة إلى ما ورد في نهج البلاغة، ج ٣، ص ٣٥؛ حيث ورد في كتاب من علي إلى معاوية: "وقلت إني كنت أقاد كما يقاد الجمل المخشوش حتى أبايع، ولعمر الله لقد أردت أن تذم فمدحت، وأن تفضح فافتضحت. وما على المسلم من غضاضة في أن يكون مظلوما ما لم يكن شاكاً في دينه ولا مرتاباً بيقينه.. إلخ"</w:t>
+        <w:t xml:space="preserve">  إشارة إلى ما ورد في نهج البلاغة، ج ٣، ص ٣٥؛ حيث ورد في كتاب من علي إلى معاوية: "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Rewayat_MS_V1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">وقلت إني كنت أقاد كما يقاد الجمل المخشوش حتى أبايع، ولعمر الله لقد أردت أن تذم فمدحت، وأن تفضح فافتضحت. وما على المسلم من غضاضة في أن يكون مظلوما ما لم يكن شاكاً في دينه ولا مرتاباً بيقينه..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إلخ"</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">  سورة العنكبوت، الآية:٢.</w:t>
       </w:r>
     </w:p>