--- v0 (2025-10-23)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -2588,88 +2589,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B248EE9A-F55B-445C-83DB-ED653CDC2313}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CC567AF4-9A72-4EFE-9685-F0D617E62D6E}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{32D4123E-FDB5-43C9-8E54-9269411DCE58}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{13CA8882-8E06-49D7-B512-869B571B379F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2718,61 +2726,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="3" name="_x0000_i0003">
+                <wp:docPr id="141" name="_x0000_i0141">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0003"/>
+                        <pic:cNvPr id="0" name="_x0000_i0141"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2875,61 +2883,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="4" name="_x0000_i0004">
+          <wp:docPr id="142" name="_x0000_i0142">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004"/>
+                  <pic:cNvPr id="0" name="_x0000_i0142"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3944,51 +3952,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4767,61 +4775,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -5096,63 +5179,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>