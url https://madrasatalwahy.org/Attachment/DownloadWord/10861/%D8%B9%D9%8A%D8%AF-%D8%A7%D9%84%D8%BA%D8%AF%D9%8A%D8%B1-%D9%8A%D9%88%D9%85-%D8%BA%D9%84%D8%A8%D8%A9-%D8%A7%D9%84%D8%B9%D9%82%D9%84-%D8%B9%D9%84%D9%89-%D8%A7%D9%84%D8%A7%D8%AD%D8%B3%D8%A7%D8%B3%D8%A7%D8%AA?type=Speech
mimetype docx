--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -1741,51 +1741,51 @@
         </w:rPr>
         <w:t xml:space="preserve">حسناً، فكيف يكون زماننا زمان الغَيْبة؟! ليس عندنا زمان غَيْبة بل عندنا زمان حضور! فإمام زماننا حاضر، غاية الأمر أنّنا لا نراه، ولا ضير في ذلك، فأولئك الأشخاص الذين كانوا في ذلك الزمان لم يكونوا يرون إمامهم أيضاً، و لا بأس في ذلك! فما معنى الغَيْبة بعد ذلك؟! هل تعلمون ما هي حقيقة ذلك؟ إنّ ذلك سببه التخيل، و هي جميعاً ناشئة من التوهّم و الإحساسات! و عيد الغدير هو من أجل رفع هذه الإحساسات و الأوهام؛ يعني لا تظنّنّ أنّك ليس عندك إمام، و لا تتخيّل أنّ النبيّ الآن قد ذهب، فالوجود الباقي للنبي موجود في عليّ صلوات الله عليهما، و لا تتخيّل أنّ علياً قد ذهب، فوجوده الباقي موجود في الإمام المجتبى، و لا تتخيّل أ الإمام الحسن قد ذهب فوجوده الباقي موجود في الإمام الحسين عليه السلام، و هكذا ... و الآن فإنّ الوجود الباقي لرسول الله صلّى الله عليه و آله، و الوجود الباقي لجميع المعصومين الثلاثة عشر عليهم السلام موجود في إمام الزمان عليه السلام! فلا غَيْبةَ إذاً، لا يوجد عندنا غَيْبة، بل كلّ ما هنالك هو الحضور! و نحن يجب علينا أن نرى أنفسنا في حضور الإمام عليه السلام و نحسّ بذلك. و هذا الإحساس بأنّنا في حضور الإمام عليه السلام هو الذي يرتقي بالإنسان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">التعلّق الظاهري و الحسّي بالنبي يمنع الإنسان من الترقّي</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يعني لو كان رسول الله صلّى عليه و آله ما يزال حيّاً لما كان عندنا هذه الحركة! فلأنّه ليس موجوداً صارت هذه الحركة ممكنة، و لأنّه ليس موجوداً ؛ يأتي العقل ويتغلّب على الإحساسات، لأنّه لو كان موجوداً لألقينا جزءاً من القضية على حضوره ولاعتمدنا في جزء من المسألة على ذلك الجانب الظاهري و الفيزيائي منه، ولحسبنا حساب هذا الجانب الظاهري منه، ز كنّا سنتعامل ولو قليلاً مع المسألة بناءً لهذا المعطى، فالمحرّك لأفعالنا هو شعورنا بوجوده الشريف، فنقول مثلاً: الإمام موجود .. والآن سيأتي ويعاتبنا على فعلنا، الإمام موجود .. والآن سيأتي ويوبّخني، إنّه موجود .. موجود، بينما حينما لا نراه، نقول: ليس موجوداً، وعندها يأتي دور العقل، فحتّى لو لم يكن بجانبنا إلاّ أنّ ولايته موجودة، وإشرافه على نفوسنا موجود، وإرادته موجودة، ونحن نعلم أنّها جميعاً موجودة، وهذا الأمر من الأمور التي لا تتطرّق نفوسنا للشكّ فيه؛ لذا نجد في الرواية المروية عن النبيّ صلّى الله عليه وآله ...</w:t>
+        <w:t xml:space="preserve">يعني لو كان رسول الله صلّى عليه و آله ما يزال حيّاً لما كان عندنا هذه الحركة! فلأنّه ليس موجوداً صارت هذه الحركة ممكنة، و لأنّه ليس موجوداً ؛ يأتي العقل ويتغلّب على الإحساسات، لأنّه لو كان موجوداً لألقينا جزءاً من القضية على حضوره ولاعتمدنا في جزء من المسألة على ذلك الجانب الظاهري و الفيزيائي منه، ولحسبنا حساب هذا الجانب الظاهري منه، كنّا سنتعامل ولو قليلاً مع المسألة بناءً لهذا المعطى، فالمحرّك لأفعالنا هو شعورنا بوجوده الشريف، فنقول مثلاً: الإمام موجود .. والآن سيأتي ويعاتبنا على فعلنا، الإمام موجود .. والآن سيأتي ويوبّخني، إنّه موجود .. موجود، بينما حينما لا نراه، نقول: ليس موجوداً، وعندها يأتي دور العقل، فحتّى لو لم يكن بجانبنا إلاّ أنّ ولايته موجودة، وإشرافه على نفوسنا موجود، وإرادته موجودة، ونحن نعلم أنّها جميعاً موجودة، وهذا الأمر من الأمور التي لا تتطرّق نفوسنا للشكّ فيه؛ لذا نجد في الرواية المروية عن النبيّ صلّى الله عليه وآله ...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[سماحته ينظر إلى الساعة، ويتكلّم بلهجة ممازحة]: الوقت قد انتهى، وبدأنا نصبح مورداً لعتاب [الأطباء]، لأنّهم شرطوا عليّ أن لا أتكلّم بعد الآن كثيراً، فوضعي لم يعد كما كان في الأعوام السابقة، وإن شاء الله سأحاول أن أنهي الفكرة خلال الدقائق الآتية!!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مَثَلُ عَلِيّ في هَذِهِ الأمَّةِ مَثَلُ {قُلْ هُوَ اللهُ أحَدٌ}</w:t>
       </w:r>
@@ -2376,51 +2376,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والمسألة كلّها هنا حيث يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ يوفِّقه الله للقبول منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (فبعدما دلّه على الطريق الصواب نحن نقوم بعملٍ يجعل هذا الرجل يقبل بذلك الصواب، لا أنّه فقط يقف به على الصواب وحسب، بل يجعله يقبل به، والقبول يأتي بعد المعرفة، فهناك العديد من الأفراد الذين يعرفون ولكن لا يقبلون، يعلم ولا يقبل .. ينكر! فما هو المنكر؟ هو الذي يعرف ولكن ينكر، وإلاّ فلا معنى لأن نسمّيه منكراً! يعلم بالأمر ويعلم بالحقائق زيعلم أين هو الواقع ويعلم أين هو القول الواهي، ولكنّه لا يقبل، بل يمشي خلف مصالحه .. خلف الدنيا! ذهب البعض إلى شخص أعرفه وتكلّموا معه في مسألة، فقال: لا تقف في طريق لقمتي وخبزي! وللأسف هو من المعمّمين!) ..</w:t>
+        <w:t xml:space="preserve"> (فبعدما دلّه على الطريق الصواب نحن نقوم بعملٍ يجعل هذا الرجل يقبل بذلك الصواب، لا أنّه فقط يقف به على الصواب وحسب، بل يجعله يقبل به، والقبول يأتي بعد المعرفة، فهناك العديد من الأفراد الذين يعرفون ولكن لا يقبلون، يعلم ولا يقبل .. ينكر! فما هو المنكر؟ هو الذي يعرف ولكن ينكر، وإلاّ فلا معنى لأن نسمّيه منكراً! يعلم بالأمر ويعلم بالحقائق ويعلم أين هو الواقع ويعلم أين هو القول الواهي، ولكنّه لا يقبل، بل يمشي خلف مصالحه .. خلف الدنيا! ذهب البعض إلى شخص أعرفه وتكلّموا معه في مسألة، فقال: لا تقف في طريق لقمتي وخبزي! وللأسف هو من المعمّمين!) ..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ يوفِّقه الله للقبول منه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> (التفتوا فهذا الكلام من الإمام العسكري عليه السلام! و نحن نشاهد جميع هذه المسائل في أنفسنا، ونحن من يقرّر هل نذهب من هذا الطريق أم من ذلك الطريق؟ فأيّ السبيلين نختار؟ هنا أُقيمت الحجّة علينا من قِبل الإمام عليه السلام) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -2590,66 +2590,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CC567AF4-9A72-4EFE-9685-F0D617E62D6E}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{558F1526-E455-4B0C-AD6F-DCAE39A44F68}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{13CA8882-8E06-49D7-B512-869B571B379F}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7BA3DD3B-1A5B-4A4D-B10E-E3BEFBB77827}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2726,61 +2726,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="141" name="_x0000_i0141">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0141"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2883,61 +2883,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="142" name="_x0000_i0142">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0142"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2981,488 +2981,488 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> صدر الآية ٦۷ من سورة المائدة.</w:t>
+        <w:t xml:space="preserve">  صدر الآية ٦۷ من سورة المائدة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> صدر الآية ۱٦٤ من سورة آل عمران.</w:t>
+        <w:t xml:space="preserve">  صدر الآية ۱٦٤ من سورة آل عمران.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «مكارم الاخلاق» للطبرسي، في خطبة الكتاب ص ٢.</w:t>
+        <w:t xml:space="preserve">  «مكارم الاخلاق» للطبرسي، في خطبة الكتاب ص ٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> صدر الآية ٢٥٣ من سورة البقرة.</w:t>
+        <w:t xml:space="preserve">  صدر الآية ٢٥٣ من سورة البقرة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكيمياء علم يهدف إلى تصنيع مادّة يمكن من خلالها تحويل المعادن الخسيسة إلى الذهب و الفضّة، و قد يطلق الكيمياء و الإكسير على نفس المادة التي تستعمل لذلك، ويعتقد أنّها مادة في غاية الندرة، حتّى صارت مضرباً للمثل في قلّة الشيء و ندرته. [المترجم]</w:t>
+        <w:t xml:space="preserve">  الكيمياء علم يهدف إلى تصنيع مادّة يمكن من خلالها تحويل المعادن الخسيسة إلى الذهب و الفضّة، و قد يطلق الكيمياء و الإكسير على نفس المادة التي تستعمل لذلك، ويعتقد أنّها مادة في غاية الندرة، حتّى صارت مضرباً للمثل في قلّة الشيء و ندرته. [المترجم]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> صدر الآية ٦۸ من سورة النحل.</w:t>
+        <w:t xml:space="preserve">  صدر الآية ٦۸ من سورة النحل.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> يقصد بعموم المجاز: حمل اللفظ على معنى مجازي يعم معناه الحقيقي ومعنى مجازي آخر. [المترجم]</w:t>
+        <w:t xml:space="preserve">  يقصد بعموم المجاز: حمل اللفظ على معنى مجازي يعم معناه الحقيقي ومعنى مجازي آخر. [المترجم]</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مثل يضرب في لفارسية لمن تتاح له فرصة سهلة و يترك اغتنامها.</w:t>
+        <w:t xml:space="preserve">  مثل يضرب في لفارسية لمن تتاح له فرصة سهلة و يترك اغتنامها.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الآية ٣ من سورة المائدة.</w:t>
+        <w:t xml:space="preserve">  الآية ٣ من سورة المائدة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وسائل الشيعة ٣ / ٤۸۷ ح ۱.</w:t>
+        <w:t xml:space="preserve">  وسائل الشيعة ٣ / ٤۸۷ ح ۱.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> . نهج البلاغة، من الخطبة ۱٩٢.</w:t>
+        <w:t xml:space="preserve">  . نهج البلاغة، من الخطبة ۱٩٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="12">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الكافي، ج ۱، ص ٩۰.</w:t>
+        <w:t xml:space="preserve">  الكافي، ج ۱، ص ٩۰.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="13">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> يشير سماحته إلى " مجموعة محاضرات "حجية أوامر أولياء الله و أفعالهم" التي شرع في إلقائها في شهر رمضان من عام ۱٤٣٣ هـ ق، وأكملها في جلسات شرح حديث عنوان البصري، وقد ترجمت بحمد الله هذه المحاضرات ونشرت في موقع المتّقين. [المترجم].</w:t>
+        <w:t xml:space="preserve">  يشير سماحته إلى " مجموعة محاضرات "حجية أوامر أولياء الله و أفعالهم" التي شرع في إلقائها في شهر رمضان من عام ۱٤٣٣ هـ ق، وأكملها في جلسات شرح حديث عنوان البصري، وقد ترجمت بحمد الله هذه المحاضرات ونشرت في موقع المتّقين. [المترجم].</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="14">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> معرفة الإمام ، ج۷، ص ۱٥.</w:t>
+        <w:t xml:space="preserve">  معرفة الإمام ، ج۷، ص ۱٥.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="15">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع كتاب أسرار الملكوت، المجلّد الأوّل، ص ٥٣ (العربيّة)، تأليف سماحة آية الله السيّد محمد محسن الطهراني حفظه الله.</w:t>
+        <w:t xml:space="preserve">  راجع كتاب أسرار الملكوت، المجلّد الأوّل، ص ٥٣ (العربيّة)، تأليف سماحة آية الله السيّد محمد محسن الطهراني حفظه الله.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="16">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> بحار الأنوار، ج ٥۰ ص ۱۸٩.</w:t>
+        <w:t xml:space="preserve">  بحار الأنوار، ج ٥۰ ص ۱۸٩.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="17">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الآية ٦٥من سورة هود.</w:t>
+        <w:t xml:space="preserve">  الآية ٦٥من سورة هود.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="18">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الحاقّة، الآيات: ٤٤- ٤٦.</w:t>
+        <w:t xml:space="preserve">  سورة الحاقّة، الآيات: ٤٤- ٤٦.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="19">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الكهف، الآيات: ٢٣ و ٢٤.</w:t>
+        <w:t xml:space="preserve">  سورة الكهف، الآيات: ٢٣ و ٢٤.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="20">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مقطع من الآية ٣ من سورة المائدة.</w:t>
+        <w:t xml:space="preserve">  مقطع من الآية ٣ من سورة المائدة.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>