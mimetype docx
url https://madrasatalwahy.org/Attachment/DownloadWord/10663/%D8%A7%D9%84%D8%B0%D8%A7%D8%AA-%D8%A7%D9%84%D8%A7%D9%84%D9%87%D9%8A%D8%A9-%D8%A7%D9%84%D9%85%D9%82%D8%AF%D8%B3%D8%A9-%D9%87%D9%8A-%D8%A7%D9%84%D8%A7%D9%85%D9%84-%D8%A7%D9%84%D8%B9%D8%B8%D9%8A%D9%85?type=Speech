--- v1 (2026-01-11)
+++ v2 (2026-06-24)
@@ -1528,66 +1528,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4E0C3577-1B8A-43EB-803C-80B51EA23A85}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7A504840-0430-4BD7-B568-A52819CAFF4B}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{D545BE0A-C9E9-476B-A33B-7AAE6AD0F959}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{59F7D0E3-A50E-4F12-BACE-B53E75B9DF64}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>