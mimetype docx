--- v2 (2026-06-24)
+++ v3 (2026-08-23)
@@ -621,51 +621,51 @@
         </w:rPr>
         <w:t xml:space="preserve">، فالإنسان يدعو اللـه في تلك الليلة ويقول: اللـهمّ إنّني أدعوك وألتمس منك وأرجوك وأتوسّل إليك بحقّ تلك الحقيقة التي هي تجلّيك الأعظم! فما معنى «الأعظم»؟ يعني أكبر تجلّ وظهور صدر من ذاتك المقدّسة إلى الخارج، وحصل له تقيّد من مرتبة البساطة والصرافة التي لك. فنحن ما هي حقيقتنا؟ إنّما نحن تجلّيات اللـه سبحانه، ولو لم نكن تجلّيات اللـه لم نكن لنوجد، ولكُنّا عدماً صرفاً، ولما كان لنا اسمٌ ولا رسمٌ ! فكلّ ما في العالم تجلّيات اللـه تعالى!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">التجلّي لا يعني الانفصال عن ذات الحقّ تعالى</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">التجلّي يعني أنّ حقيقةً مّا من الذات الإلهية المقدّسة قد حصل لها ظهورٌ خارجيٌّ وعينيٌّ .. هذا هو التجلّي، ولا يعني التجلّي الانفصال!! فالقول بأنّ هذه المخلوقات قد انفصلت عن اللـه هو كفرٌ! إنّ الانفصال هو مثل أن يأخذ الإنسان إبريق الماء ويصبّ مقداراً منه في كوب فارغ، حينئذٍ فإنّ ماء الكوب سيختلف عن ماء الإبريق ويكون منفصلاً عنه. نعم.. إن أرجعنا الماء من الكوب إلى الإبريق سيصير ماءً واحداً، ولكنّهما الآن منفصلان ويبعدان عن بعضهما مسافة مترين. فالتجلّي لا يكون بالانفصال؛ لأنّ الانفصال ليس تجلّياً بل انقطاعاً.. افرضوا أنّ عندكم كيساً من الأرزّ وكان عندكم قدح، فصرتم تأخذون الأرزّ من ذلك الكيس بالقدح مرّة بعد أخرى، ففي النهاية لن يبقى شيء من الأرزّ في الكيس، أليس كذلك؟ ولو أنّ التجليّاتالتي تصدر من الذات الإلهيّة هي مثل أقداح الأرزّ ومكاييل الأرزّ التي تحدّثنا عنها، لكان إيجاد كلّ واحد منها يؤدّي إلى حدوث نقصان في اللـه ـ والعياذ باللـه ـ،حتّى ينتهي الأمر بنفاده بالكليّة، ولن يبقى لله أيّ شيء!! والحال أنّ وجود اللـه هو وجود إطلاقيّ وبالصرافة .. يعني لو أخذنا منه هذا المقدار ومائة مليار مثله، وألف مليار من هذا، فلن ينقص منه شيئاً.</w:t>
+        <w:t xml:space="preserve">التجلّي يعني أنّ حقيقةً مّا من الذات الإلهية المقدّسة قد حصل لها ظهورٌ خارجيٌّ وعينيٌّ .. هذا هو التجلّي، ولا يعني التجلّي الانفصال!! فالقول بأنّ هذه المخلوقات قد انفصلت عن اللـه هو كفرٌ! إنّ الانفصال هو مثل أن يأخذ الإنسان إبريق الماء ويصبّ مقداراً منه في كوب فارغ، حينئذٍ فإنّ ماء الكوب سيختلف عن ماء الإبريق ويكون منفصلاً عنه. نعم.. إن أرجعنا الماء من الكوب إلى الإبريق سيصير ماءً واحداً، ولكنّهما الآن منفصلان ويبعدان عن بعضهما مسافة مترين. فالتجلّي لا يكون بالانفصال؛ لأنّ الانفصال ليس تجلّياً بل انقطاعاً.. افرضوا أنّ عندكم كيساً من الأرزّ وكان عندكم قدح، فصرتم تأخذون الأرزّ من ذلك الكيس بالقدح مرّة بعد أخرى، ففي النهاية لن يبقى شيء من الأرزّ في الكيس، أليس كذلك؟ ولو أنّ التجليّات التي تصدر من الذات الإلهيّة هي مثل أقداح الأرزّ ومكاييل الأرزّ التي تحدّثنا عنها، لكان إيجاد كلّ واحد منها يؤدّي إلى حدوث نقصان في اللـه ـ والعياذ باللـه ـ،حتّى ينتهي الأمر بنفاده بالكليّة، ولن يبقى لله أيّ شيء!! والحال أنّ وجود اللـه هو وجود إطلاقيّ وبالصرافة .. يعني لو أخذنا منه هذا المقدار ومائة مليار مثله، وألف مليار من هذا، فلن ينقص منه شيئاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فما هو نوع هذا التجلّي والظهور، بحيث مهما صدر من هذه الذات وظهر منها في الخارج فإنّ هذه الذات لا تتأثّر أبداً ولا يفرق الأمر لديها؟ وما هي حقيقة هذه المسألة؟ معنى ذلك أنّ جميع التجليّات، وتمام الظهورات، وكلّ الأعيان التي ترونها في الخارج ـ من النجوم والمجرّات إلى العوالم الربوبيّة، ومن المبدعات والعوالم المادّية وغير المادّية، وجميع ما ترونه من عوالم الملائكة وعوالم الأرواح وعوالم العقول وغير ذلك ـهي حقائق عينيّة (يعني مشخّصة ومتعيّنة) برمّتها .. هي حقائق عينية ومشخّصة وخارجيّة، وهي في عين كونها خارجيّة وفي عين تقيّدها، إلاّ أنّها لم تتحرّك قيد أنملة في الذات الإلهيّة أبداً! هذا هو معنى الوجود بالصرافة، يعني هو ذلك الوجود الذي له الاستعداد والقابليّة ـفي عين بساطة الذات ـ لكي يتقبّل جميع الأعيان الخارجيّة دون أن يُؤدّي ذلك إلى حدوث أيّ إشكال أو منافاة.حسناً.. هذا هو الذي يكون عظيماً، فهذه الذات الإلهيةّ المقدّسة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«عظيمة»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1220,66 +1220,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يا عليّ يا عظيم، يا غفور يا رحيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.. يا من هو عالي المنزلة، أنت أعلى منزلةً من الوجود برمّته، ويا من يمتلك العظمة، وعظمتك أعظم من الوجود برمّته، نحن ندعوك بهذه العظمة وبهذا العلوّ أن تقوم بكذا وكذا وكذا. فحينئذ، عندما نتأمّل قليلاً، نرى بأنّ الإمام السجّاد يقول بدوره: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عظُم يا سيّدي أملي</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">، أي أنّ أملي وهدفي عظيم، فما هو المراد منه إذن؟ المراد منه نفس الذات الإلهيّة المقدّسة.. يقول الإمام السجّاد: هدفي ومقصودي هو الذات الإلهيّة المقدّسة، وانتهى الأمر! وليس مقصودي هو جنّته، أو الحور والغلمان والكمّثرى والتفّاح والبرتقال الموجود في الجنّة، وليس مقصودي هو </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">، وليس مقصودي هو التنعّم، بل مقصودي هو نفس الذات الإلهيّة المقدّسة؛ لأنّه قد ورد [في الأدعية]: </w:t>
+        <w:t xml:space="preserve">، أي أنّ أملي وهدفي عظيم، فما هو المراد منه إذن؟ المراد منه نفس الذات الإلهيّة المقدّسة.. يقول الإمام السجّاد: هدفي ومقصودي هو الذات الإلهيّة المقدّسة، وانتهى الأمر! وليس مقصودي هو جنّته، أو الحور والغلمان والكمّثرى والتفّاح والبرتقال الموجود في الجنّة، وليس مقصودي هو، وليس مقصودي هو التنعّم، بل مقصودي هو نفس الذات الإلهيّة المقدّسة؛ لأنّه قد ورد [في الأدعية]: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">اللـهمّ أهل الكبرياء والعظمة، يا عليّ يا عظيم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">،</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1528,66 +1513,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{7A504840-0430-4BD7-B568-A52819CAFF4B}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{034B0143-1059-446D-A6E5-FE81C6408FBA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{59F7D0E3-A50E-4F12-BACE-B53E75B9DF64}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3BCD66DC-362C-44AD-81B9-0F708B510A06}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1664,61 +1649,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i0005">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0005"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1821,61 +1806,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i0006">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>