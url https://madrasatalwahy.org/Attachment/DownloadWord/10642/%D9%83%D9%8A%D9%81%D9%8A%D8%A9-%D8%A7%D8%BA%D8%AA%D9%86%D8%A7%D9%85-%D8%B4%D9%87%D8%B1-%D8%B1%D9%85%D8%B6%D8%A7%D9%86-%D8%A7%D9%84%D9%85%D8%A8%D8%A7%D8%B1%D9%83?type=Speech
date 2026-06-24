--- v1 (2025-12-03)
+++ v2 (2026-06-24)
@@ -1884,66 +1884,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{6BF9A1B8-147F-4AF4-BDE8-1D580E7028F7}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{88E945E3-B15C-4405-BECF-3FEDB0069AD0}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F7AD07C7-8AF6-4220-B4BE-07F031CF0A60}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E231152A-832A-4DBC-967C-4AA1E132A792}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2020,61 +2020,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="65" name="_x0000_i0065">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0065"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2177,61 +2177,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="66" name="_x0000_i0066">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0066"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>