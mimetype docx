--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -1184,51 +1184,51 @@
         </w:rPr>
         <w:t xml:space="preserve">خصائص شهر رمضان ومميّزاته</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسناً، إنّ شهر رمضان المبارك الذي جعله اللـه من نصيبنا، يُوجِد هذه الحالة في نفس الإنسان، فيجعله ينتقل من وضعٍ معيّنٍ إلى وضعٍ آخر. هل تذكرون كيف أنّ ذلك الشخص كان يقول: إنّ سماحة العلاّمة يوجِد التغيير في نفس الإنسان حتّى بدون أن يتحدّث معه؟ فكذلك شهر رمضان قد جعله اللـه تعالى بهذه المثابة أيضاً، بحيث أنّ الإنسان يتغيّر وضعه أراد ذلك أم لم يرد؛ فترى التغيّر والتحوّل يحصل في نفسه، سواءً أراد ذلك أم لم يرد، نعم بالطبع إن أراد أن يكون من أهل المراقبة فنورٌ على نور، وهذا ليس فيه خلاف. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذا كان يقول المرحوم العلاّمة في شهر رمضان: «إنّ اللـه جعل شهر رمضان بعنوانه نقطة الانطلاق»؛ ألا ينبغي للإنسان أن يشرع من مكان ما؟ بلى.. ينبغي له أن يشرع من نقطة معيّنة.. جيّداً جداً.. هنا يقول اللـه تعالى: لقد جعلت لكم نقطة انطلاق.</w:t>
+        <w:t xml:space="preserve">لذا كان يقول المرحوم العلاّمة في شهر رمضان: «إنّ اللـه جعل شهر رمضان بعنوانه نقطة الانطلاق»؛ ألا ينبغي للإنسان أن يشرع من مكان ما؟ بلى.. ينبغي له أن يشرع من نقطة معيّنة..جيّدٌ جداً.. هنا يقول اللـه تعالى: لقد جعلت لكم نقطة انطلاق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هناك أفراد لديهم الميل والرغبة والشوق، لكنّ ظروفهم لا تساعدهم، ولديهم موانع تمنعهم. وفي المقابل هناك أناسٌ لديهم الرغبة والميل والشوق أيضاً، لكنّ الموانع ترتفع من أمامهم، يعني: كما أنّهم في نيّتهم لديهم هذا المطلب والمقصد والغاية، كذلك من ناحية الظاهر تجد يديهم مفتوحة، فلا تجد ما يضايقهم في تصرّفاتهم أو أعمالهم، حسناً كم يشعر هؤلاء بالراحة والسعادة؟ هم يرون أنّ جميع الأمور تتطابق مع نواياهم وتتوافق معها.. لا تجد من يقف أمام طريقهم.. لا يمنعهم أحدٌ.. لا يتابع مسائلهم أحدٌ.. لا يتتبّعهم أحدٌ.. لا تجد إنساناً يضع لهم الحواجز والموانع.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إن كان رجلاً تجد أنّ زوجته تساعده على هذا الطريق ولا تقف بوجهه، [فبعضهنّ] إذا أراد الرجل أن يذهب إلى مائة مكان فإنّها لا تمانع، وأمّا إن أراد أن يأتي هنا ساعة ليستمع فإنّها تبدأ بالممانعة والاستنكار، أو تقول له: لماذا تذهب هناك؟! دعنا نذهب إلى المكان الفلاني، فيقول لها: لقد ذهبت معكِ إلى المكان الفلاني والفلاني، وأريد أن أذهب دقيقتين إلى هذا المكان، تقول له: لا ليس هناك من سبب للذهاب، أنت تأخذ من "الوقت المخصّص للعائلة"!!</w:t>
       </w:r>
@@ -1319,51 +1319,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد أعطونا دستوراً أن نفعل الأمر الفلاني، فإن كنّا نريد أن نقوم بخلاف ما أمروا به فلن يكون باستطاعتنا [أن نقطع الطريق]، ولا فائدة من فعلنا، فالمجالس ينبغي أن تكون بقدر معيّن، أمّا الإكثار من الذهاب وإطالة الجلوس في تلك المجالس بحجّة ليالي شهر رمضان، أو المشاركة في الهيئات والقيام باللطم وأمثال ذلك… هذه الأمور لا تُوصل الإنسان إلى أيّ مكان أيّها العزيز! بل ينبغي أن تكون تلك المسائل بقدَر، وينبغي أن يحسب الإنسان الحساب جيّداً للمطالب التي تدخل في نفسه، فلو تجاوز وقت المحاضرة أكثر من نصف ساعة في بعض المجالس لصار الأثر عكسيّاً وسلبيّاً، والنفس تتراجع بدل التقدّم؛ ولذا ينبغي أن تكون هذه المسائل محسوبة، ولا ينبغي أن تحمّل النفس فوق طاقتها، فهذا التحميل الزائد على النفس في إدخال المطالب إليها، يوجب اعتياد النفس، فتصبح هذه المسائل نفسانيّة، وحينها ليس هناك أيّ فائدة.. ولن يعود لتلك المطالب أيّ أثر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بعض الوصايا في كيفيّة اغتنام شهر رمضان المبارك</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ومن هنا ينبغي علينا أن نعرف قيمة وقَدْر شهر رمضان، فشهر رمضان هو الشهر الذي منّ اللـه به علينا، وقد أحضره اللـه لنا لكي نعمل.. قرع لنا جرس البداية لننطلق.. من اليوم وهو اليوم الأوّل من أيام شهر رمضان المبارك قد ضُغط على زرّ البداية، وسيستمرّ ذلك مدّة ثلاثين يوماً، وينبغي علينا في هذه الأيام الثلاثين من شهر رمضان المبارك أن نهتمّ بتلك التغييرات التي تحصل لنا فيه ونراقبها، وينبغي أن نعوّل عليها، وينبغي أن نسعى لأن تكون التغييرات الحاصلة في هذا الشهر تغيراتٍ ثابتةٍ، وأن نسعى لكي تمّحى [الأمور السيّئة] تماماً، وأن نعمل على تطبيق تلك المراقبة التي ذكرها لنا الأعاظم، فلا ينبغي أن نتحدّث كثيراً في هذا الشهر، بل نقتصر في حديثنا على حدّ الضرورة. </w:t>
+        <w:t xml:space="preserve">ومن هنا ينبغي علينا أن نعرف قيمة وقَدْر شهر رمضان، فشهر رمضان هو الشهر الذي منّ اللـه به علينا، وقد أحضره اللـه لنا لكي نعمل.. قرع لنا جرس البداية لننطلق.. من اليوم وهو اليوم الأوّل من أيام شهر رمضان المبارك قد ضُغط على زرّ البداية، وسيستمرّ ذلك مدّة ثلاثين يوماً، وينبغي علينا في هذه الأيام الثلاثين من شهر رمضان المبارك أن نهتمّ بتلك التغييرات التي تحصل لنا فيه ونراقبها، وينبغي أن نعوّل عليها، وينبغي أن نسعى لأن تكون التغييرات الحاصلة في هذا الشهر تغيراتٍ ثابتةٍ، وأن نسعى لكي تمحى [الأمور السيّئة] تماماً، وأن نعمل على تطبيق تلك المراقبة التي ذكرها لنا الأعاظم، فلا ينبغي أن نتحدّث كثيراً في هذا الشهر، بل نقتصر في حديثنا على حدّ الضرورة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والحقير لا يعني أنّه ينبغي علينا أن نقضي هذا الشهر بالدعاء والقرآن وأمثال ذلك..، فالحقير يخالف كثرة القراءة إذ لا نتيجة ترتجى من ذلك، بل الأثر يحصل بمقدار الفهم الحاصل من القراءة، فلو افترضنا أنّ الإنسان ختم كتاب مفاتيح الجنان بأكمله في يومٍ واحد، ولو فعل ذلك كلّ يوم لن يكون له أيّ أثر أو فائدة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في يوم من الأيام كنت بمحضر المرحوم الحدّاد رضوان اللـه عليه، فأعطاني دستوراً، ثمّ قال: «لا تقم بهذا الدستور إلاّ عندما تكون بكامل النشاط والانشراح، و ليس عندما تكون تعِباً (كان الدستور عبارة عن برنامجٍ خاصّ) لا ينبغي أن تكون متعباً عند تطبيقه، بل ينبغي أن تكون نشيطاً، أمّا لو طبّقته في غير هذه الأوقات فلن يكون فيه أيّ فائدة! الفائدة ستكون قليلة جداً (وكانت نبرة صوته تدلّ على قلّة الفائدة)».</w:t>
       </w:r>
@@ -1778,51 +1778,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> فماذا يمكن لرسول اللـه أن يقول أكثر من هذا؟! و أيّ تعبير بعد هذا يمكن أن يذكر لنا؟! يا عزيزي : إنّ اللـه قد فرش سفرته و دعانا لضيافته، فلماذا أراك تخرج؟ لماذا تغادر و تترك هذه السفرة الممدودة؟! إنّ الرحمة كبيرة في هذا الشهر، والأرضية مهيّأة جدّاً، والموانع قد رفعت، والمحيط معدّ للتغيّر والترقّي إلى درجة كبيرة بحيث أنّك إذا لم تقدر مع كلّ ذلك أن تغيّر نفسك و تتطوّر فاعلم أنّك شقيّ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يعني إلى هذا الحدّ أفصح النبي و بيّن الأمر بصراحة، إنّه يقول لنا: أخبروني كيف يمكن لي أن أساعدكم و آخذ بيدكم ؟! أخبروني ماذا يمكن لنا أن نفعل حتّى نأخذ بأيديكم؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">هل تحتاجون إلى دستور وتوصيّات؟ ها قد أعطيناكم ذلك. </w:t>
+        <w:t xml:space="preserve">هل تحتاجون إلى دستور وتوصيات؟ ها قد أعطيناكم ذلك. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل تريدون معرفة المطالب؟ ها قد بيّناها جميعاً لكم. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل تحتاجون إلى المحيط والأجواء المناسبة؟ لقد قدمنا لكم ذلك: ها هو شهر رمضان بين أيديكم، والشرائط اللازمة من الجوع والصوم وأمثال ذلك قد وفّرناها لكم، وفوق ذلك فقد ضاعفنا رحمتنا في هذا الشهر، فهذا الأمر بيدنا.. يعني بيد اللـه تعالى.. فاللـه كان قادراً أن يُحضر شهر رمضان بما فيه من الجوع وأمثال ذلك، ولكنّه يترك رحمته كما هي عليه في باقي أيّام السنة، وبذلك فلن تحصل النتيجة المرجوّة، ولكنّ اللـه تعالى يقول لنا: بالإضافة إلى الجوع وما شابه ذلك فقد فتحنا أيضاً باب رحمتنا بشكل أكبر .. فتحناه بشكل أكبر، وها هي أمطار الرحمة تهطل عليكم من السماء.</w:t>
       </w:r>
@@ -1884,66 +1884,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{88E945E3-B15C-4405-BECF-3FEDB0069AD0}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{834383B6-D529-4B77-B0BD-992E4AF49402}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E231152A-832A-4DBC-967C-4AA1E132A792}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{88818AB9-B7F9-4544-B5B2-1EB9126E14F8}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2020,61 +2020,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="65" name="_x0000_i0065">
+                <wp:docPr id="15" name="_x0000_i0015">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0065"/>
+                        <pic:cNvPr id="0" name="_x0000_i0015"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2177,61 +2177,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="66" name="_x0000_i0066">
+          <wp:docPr id="16" name="_x0000_i0016">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0066"/>
+                  <pic:cNvPr id="0" name="_x0000_i0016"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>