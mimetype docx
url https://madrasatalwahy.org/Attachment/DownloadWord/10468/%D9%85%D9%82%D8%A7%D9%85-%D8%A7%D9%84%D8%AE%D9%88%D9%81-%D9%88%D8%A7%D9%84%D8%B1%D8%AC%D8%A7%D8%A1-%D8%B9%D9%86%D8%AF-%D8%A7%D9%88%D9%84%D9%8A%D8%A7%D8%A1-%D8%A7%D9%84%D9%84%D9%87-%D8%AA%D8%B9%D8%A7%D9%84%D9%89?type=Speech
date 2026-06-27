--- v1 (2025-12-03)
+++ v2 (2026-06-27)
@@ -1476,66 +1476,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D6CADA82-4619-46A9-857A-E1AA97621E7C}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{090DF881-E5D9-4870-8638-85CDC2E8513E}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{49589C94-E2F3-496E-9E57-11298C1E55EC}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F3D7378E-7D65-4451-A31C-BB7AD9D5C8A5}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1612,61 +1612,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="3" name="_x0000_i0003">
+                <wp:docPr id="63" name="_x0000_i0063">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0003"/>
+                        <pic:cNvPr id="0" name="_x0000_i0063"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1769,61 +1769,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="4" name="_x0000_i0004">
+          <wp:docPr id="64" name="_x0000_i0064">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004"/>
+                  <pic:cNvPr id="0" name="_x0000_i0064"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>