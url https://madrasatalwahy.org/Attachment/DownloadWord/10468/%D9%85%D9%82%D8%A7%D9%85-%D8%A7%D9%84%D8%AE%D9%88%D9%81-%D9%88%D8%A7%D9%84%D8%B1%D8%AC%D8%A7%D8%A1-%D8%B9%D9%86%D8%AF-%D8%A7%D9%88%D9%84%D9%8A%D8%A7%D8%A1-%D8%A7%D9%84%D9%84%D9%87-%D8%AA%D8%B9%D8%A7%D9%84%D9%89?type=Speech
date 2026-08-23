--- v2 (2026-06-27)
+++ v3 (2026-08-23)
@@ -401,98 +401,98 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فما هو معنى الخوف هنا؟ .. يقول تعالى: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿لا خَوْفٌ عَلَيْهِمْ ولا هُمْ يَحْزَنُون﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الخوف يكون من أمر مستقبل نترقّب وقوعه، أمّا الحزن فيكون لأمر قد فات بالماضي، وكلّ من هذين الأمرين موقع له عند أولياء الله سبحانه.</w:t>
+        <w:t xml:space="preserve"> الخوف يكون من أمر مستقبل نترقّب وقوعه، أمّا الحزن فيكون لأمر قد فات بالماضي، وكلّ من هذين الأمرين لا موقع له عند أولياء الله سبحانه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بيان الفخر الرازي في المقام وفساد زعمه </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عندما تعّرض الفخر الرازي لتفسير قوله تعالى: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿إِذْ يَقُولُ لِصاحِبِهِ لا تَحْزَنْ إِنَّ اللَّهَ مَعَنا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ReferenceNumber_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">ـ في إشارة إلى مقاله رسول الله صلّى الله عليه وآله لأبي بكر في الغار ـ حاول باستدلالات واهية وضعيفة وساق أحد عشر أو اثني عشر دليلاً ليثبت من خلالها عصمة أبي بكر، لا مجرّد مقام أو مرتبة يسيرة، بل العصمة !! وخلاصة استدلاله أنّ رسول الله صلّى الله عليه وآله وسلّم لا يتلفّظ بكلامه جزافاً أو عبثاً .. </w:t>
+        <w:t xml:space="preserve">ـ في إشارة إلى مقالة رسول الله صلّى الله عليه وآله لأبي بكر في الغار ـ حاول باستدلالات واهية وضعيفة وساق أحد عشر أو اثني عشر دليلاً ليثبت من خلالها عصمة أبي بكر، لا مجرّد مقام أو مرتبة يسيرة، بل العصمة !! وخلاصة استدلاله أنّ رسول الله صلّى الله عليه وآله وسلّم لا يتلفّظ بكلامه جزافاً أو عبثاً .. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وما يَنْطِقُ عَنِ الْهَوى‏﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.. ومن ناحية أُخرى لا يمكننا قطعاً أن نحمل الحزن في كلام الرسول على الحزن من أجل الأمور الدنيويّة ؛ وذلك لأنّ كلام النبيّ ينبغي أن يُحمل على أكمل الأفراد وأتمّها، ومن هنا فأيّ الحزنين أتمّ وأرقى: الحزن الدنيويّ أم الأخرويّ؟ وأيّهما هو اللائق بمقام النبوّة؟ الحزن الأخرويّ طبعاً! لأن الدنيا فانية ولا قيمة لها. فظهر أنّ النبي عندما قال لأبي بكر: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
@@ -942,51 +942,51 @@
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إنّي طلّقت الدنيا ثلاثاً»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فماذا يبقى بعد ذلك؟ وكنّا قد تعرّضنا فيما سبق إلى مسألة كون التكاليف دائرة مدار تحقّق موضوعاتها، ومن مواضع تطبيقه أنّ الإنسان كلّما بلغ مرحلة ارتفعت عنه تكاليف المرحلة السابقة، فالتكليف بترك شرب الخمر أصلاً لا يتعلّق بسلمان؛ فقد انتفى الموضوع من أصله بالنسبة إلى سلمان، ولم تعد تكاليف حرمة الزنا والسرقة وأمثالها لتتعلّق بذمّته. لمن هذه التكاليف؟! إنّها لطبقة أدنى منه، وأما تكليفه فهو أرقى من ذلك، وهكذا من هو أعلى منه، فمراتب الأفراد من حيث موضوعيّة التكليف مختلفة، والتكاليف مختلفة. وما هو تكليفنا نحن؟ هناك تكليف العموم وهناك تكليف الخصوص، وهناك تكليف خصوص الخصوص، فصوم العموم مثلاً عبارة عن ترك المفطّرات المعروفة. وصوم الخصوص هو إضافة إلى ترك المفطّرات ترك الغيبة والنظر الحرام، والتي هي ليست من المفطّرات الظاهريّة. وصوم خصوص الخصوص هو الامتناع عن التفكير الحرام وعن الخواطر السيّئة وعن سوء الظنّ بالمؤمن، وعن خطور مسائل التفاخر والأنانيّة. فهذه منهيّ عنها في صوم خصوص الخصوص؛ حيث يُنهى فيه عن كلّ ما سوى الله، فلا ينبغي أن يرد في قلوبنا غير الله، ولا ينبغي أن نتوجّه إلى غير الله. نصوم ولكن عندما ندخل إلى المنزل وننظر إلى الأزواج فلا ينبغي أن يأسر قلوبنا ذلك، ولو كان النظر حلالاً؛ فغير الله لا ينبغي أن يرد إلى هذا القلب، وعلى كلّ حال هذا بحث آخر. فسلمان إذن لا يخطر في مخيّلته أن يشرب الخمر، ولا معنى لخطوره لديه، ولذلك لا معنى لتكليفه به، بل التكليف به سيكون لغواً، وحتّى لا شأنيّة لأن يتعلّق به التكليف. ما معنى الشأنيّة؟ الشأنيّة هي كون المكلّف ذا قابليّة للتكليف بالشيء مع كونه جاهلاً، فالتكليف منجّز غاية الأمر أنّه غير فعليّ، وإنمّا يصير فعليّاً عندما يلتفت المكلّف إليه. والشأنية التي نتحدّث عنها هنا هي بالمعنى الذي نصطلحه نحن لها لا بالمعنى الذي يقول به الأعلام من تعلّق التكليف بالجميع على السواء؛ فهذا المعنى لا أساس له. أمّا الشأنيّة التي نقول بها فهي تعني تعلّق التكليف بموضوعه الكليّ على فرض التحقّق: سواء كان المكلّف ملتفتاً أم غير ملتفت. وبناء على ذلك، عندما يخرج المكلّف عن دائرة موضوع التكليف فلا معنى لشأنيّة التكليف بالنسبة إليه، بل تتعلّق به تكاليف أخرى. ومثله ما لو تعيّر جنس الرجل على سبيل الفرض إلى امرأة، ولو على نحو الإعجاز. ألم يحدث ذلك! لقد قام بذلك الإمام الحسن عليه السلام: كان جالساً في المدينة فجاء رجل شاميّ وشرع بالحديث بكلام فارغ، وكان الإمام الحسن عليه السلام يتكلّم، فقال الشامي مستهزئاً: من أنت؟! فقال: أنا أعمل وفق ما يراه الله صلاحاً، ولو شئت لنقلت الشام إلى المدينة والمدينة إلى الشام، ولبدّلت الذكر أنثى والأنثى ذكراً، وحينها شرع أحد الحاضرين بالضحك وقال: أحقاً ما تقول؟! إن كان حقّاً فافعل! ثم قال له الإمام: أما تخجلين؟ أين حجابك؟! لقد صار هذا الرجل امرأة! نعم صار امرأة! فخرجت من المجلس، فقال الإمام: لقد جعلت هذا امرأة وجعلته زوجته رجلاً وهذا من مناقبه. المهمّ أنّه لو فعل الإمام الحسن ذلك فبدّل الرجل امرأة فإنّ الأحكام ستتبدّل؛ حيث لم يعد رجلاً لتتعلّق به أحكام الرجال، وتلك المرأة لم تعد امرأة لتتعلّق بها الأحكام التي كانت حتى هذه اللحظة متعلّقة بذمّتها، وكذلك ليس لهما شأنيّة لتلك الأحكام؛ فقد خرجا من موضوع التكليف. فالميّت مثلاً صار موضوعاً جديداً وتعلّقت به أحكام جديدة. المهمّ في كلامنا هو إذا حدث تغيّر في الموضوع؛ كما في سلمان حيث لم يعد تتأتّى منه المعاصى الظاهريّة، وخرج من تحت موضوعها، فلا معنى لأن يتعلّق به التكليف بتركها، بل تتعلّق به أحكام أُخرى، فقد تغيّرت خصوصيّة الأحكام، هذه مراتب لتلك الحالة التي هم عليها. </w:t>
+        <w:t xml:space="preserve"> فماذا يبقى بعد ذلك؟ وكنّا قد تعرّضنا فيما سبق إلى مسألة كون التكاليف دائرة مدار تحقّق موضوعاتها، ومن مواضع تطبيقه أنّ الإنسان كلّما بلغ مرحلة ارتفعت عنه تكاليف المرحلة السابقة، فالتكليف بترك شرب الخمر أصلاً لا يتعلّق بسلمان؛ فقد انتفى الموضوع من أصله بالنسبة إلى سلمان، ولم تعد تكاليف حرمة الزنا والسرقة وأمثالها لتتعلّق بذمّته. لمن هذه التكاليف؟! إنّها لطبقة أدنى منه، وأما تكليفه فهو أرقى من ذلك، وهكذا من هو أعلى منه، فمراتب الأفراد من حيث موضوعيّة التكليف مختلفة، والتكاليف مختلفة. وما هو تكليفنا نحن؟ هناك تكليف العموم وهناك تكليف الخصوص، وهناك تكليف خصوص الخصوص، فصوم العموم مثلاً عبارة عن ترك المفطّرات المعروفة. وصوم الخصوص هو إضافة إلى ترك المفطّرات ترك الغيبة والنظر الحرام، والتي هي ليست من المفطّرات الظاهريّة. وصوم خصوص الخصوص هو الامتناع عن التفكير الحرام وعن الخواطر السيّئة وعن سوء الظنّ بالمؤمن، وعن خطور مسائل التفاخر والأنانيّة. فهذه منهيّ عنها في صوم خصوص الخصوص؛ حيث يُنهى فيه عن كلّ ما سوى الله، فلا ينبغي أن يرد في قلوبنا غير الله، ولا ينبغي أن نتوجّه إلى غير الله. نصوم ولكن عندما ندخل إلى المنزل وننظر إلى الأزواج فلا ينبغي أن يأسر قلوبنا ذلك، ولو كان النظر حلالاً؛ فغير الله لا ينبغي أن يرد إلى هذا القلب، وعلى كلّ حال هذا بحث آخر. فسلمان إذن لا يخطر في مخيّلته أن يشرب الخمر، ولا معنى لخطوره لديه، ولذلك لا معنى لتكليفه به، بل التكليف به سيكون لغواً، وحتّى لا شأنيّة لأن يتعلّق به التكليف. ما معنى الشأنيّة؟ الشأنيّة هي كون المكلّف ذا قابليّة للتكليف بالشيء مع كونه جاهلاً، فالتكليف منجّز غاية الأمر أنّه غير فعليّ، وإنمّا يصير فعليّاً عندما يلتفت المكلّف إليه. والشأنية التي نتحدّث عنها هنا هي بالمعنى الذي نصطلحه نحن لها لا بالمعنى الذي يقول به الأعلام من تعلّق التكليف بالجميع على السواء؛ فهذا المعنى لا أساس له. أمّا الشأنيّة التي نقول بها فهي تعني تعلّق التكليف بموضوعه الكليّ على فرض التحقّق: سواء كان المكلّف ملتفتاً أم غير ملتفت. وبناء على ذلك، عندما يخرج المكلّف عن دائرة موضوع التكليف فلا معنى لشأنيّة التكليف بالنسبة إليه، بل تتعلّق به تكاليف أخرى. ومثله ما لو تغيّر جنس الرجل على سبيل الفرض إلى امرأة، ولو على نحو الإعجاز. ألم يحدث ذلك! لقد قام بذلك الإمام الحسن عليه السلام: كان جالساً في المدينة فجاء رجل شاميّ وشرع بالحديث بكلام فارغ، وكان الإمام الحسن عليه السلام يتكلّم، فقال الشامي مستهزئاً: من أنت؟! فقال: أنا أعمل وفق ما يراه الله صلاحاً، ولو شئت لنقلت الشام إلى المدينة والمدينة إلى الشام، ولبدّلت الذكر أنثى والأنثى ذكراً، وحينها شرع أحد الحاضرين بالضحك وقال: أحقاً ما تقول؟! إن كان حقّاً فافعل! ثم قال له الإمام: أما تخجلين؟ أين حجابك؟! لقد صار هذا الرجل امرأة! نعم صار امرأة! فخرجت من المجلس، فقال الإمام: لقد جعلت هذا امرأة وجعلت زوجته رجلاً وهذا من مناقبه. المهمّ أنّه لو فعل الإمام الحسن ذلك فبدّل الرجل امرأة فإنّ الأحكام ستتبدّل؛ حيث لم يعد رجلاً لتتعلّق به أحكام الرجال، وتلك المرأة لم تعد امرأة لتتعلّق بها الأحكام التي كانت حتى هذه اللحظة متعلّقة بذمّتها، وكذلك ليس لهما شأنيّة لتلك الأحكام؛ فقد خرجا من موضوع التكليف. فالميّت مثلاً صار موضوعاً جديداً وتعلّقت به أحكام جديدة. المهمّ في كلامنا هو إذا حدث تغيّر في الموضوع؛ كما في سلمان حيث لم يعد تتأتّى منه المعاصي الظاهريّة، وخرج من تحت موضوعها، فلا معنى لأن يتعلّق به التكليف بتركها، بل تتعلّق به أحكام أُخرى، فقد تغيّرت خصوصيّة الأحكام، هذه مراتب لتلك الحالة التي هم عليها. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فطام الواليّ نفسه عما سوى الله </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وأمير المؤمنين وأولياء الله الذين لا يلتفتون إلى المسائل المادّيّة هل هم داخلون تحت آية </w:t>
       </w:r>
@@ -1059,51 +1059,75 @@
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«إلهي إنّ اختلاف تدبيرك وسرعة طواء مقاديرك منعا عبادك العارفين بك عن السكون إلى عطاء واليأس منك في بلاء»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ومعنى ذلك: يا إلهي أنت فعّال لما تشاء وحاكم بما تريد، فتغيّر تقديراتك إلى درجة أنّك إذا وعدت عارفيك بنعمة ـ والعارفون هم المطّلعون على القضاء والقدر ـ فإنّ هناك أمرين يمنعانهم عن السكون: الأولى: اختلاف التدبير والثانية: سرعة طواء المقادير وسرعة حركتها وتغيّرها ودخول بعضها في بعض. قال الشاعر: إن كنت ملتفتاً فلا تيأس، ولو كنت غير ملتفت فلا شيء عليك. إن كنت ملتفتاً إلى لطفه وقهره فلا تكن من اليائسين، لماذا؟! لأنّ الفعّال لما يشاء هو فقط، وتقديره ليس حاكماً على مشيئته، بل مشيئته حاكمة على تقديره، يفعل ما يشاء. </w:t>
+        <w:t xml:space="preserve"> ومعنى ذلك: يا إلهي أنت فعّال لما تشاء وحاكم بما تريد، فتغيّر تقديراتك إلى درجة أنّك إذا وعدت عارفيك بنعمة ـ والعارفون هم المطّلعون على القضاء والقدر ـ فإنّ هناك أمرين يمنعانهم عن السكون: الأولى: اختلاف التدبير والثانية: سرعة طواء المقادير وسرعة حركتها وتغيّرها ودخول بعضها في بعض. قال الشاعر: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن كنت ملتفتاً فلا تيأس *** ولو كنت غير ملتفت فلا شيء عليك. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ContentNormal_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">إن كنت ملتفتاً إلى لطفه وقهره فلا تكن من اليائسين، لماذا؟! لأنّ الفعّال لما يشاء هو فقط، وتقديره ليس حاكماً على مشيئته، بل مشيئته حاكمة على تقديره، يفعل ما يشاء. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">طرف من أسرار سيرة يونس مع قومه </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد ذهب النبيّ يونس مغاضباً أن لماذا يعبد هؤلاء الأصنام؟ فدعا عليهم أن يا ربّ أهلكهم! </w:t>
       </w:r>
@@ -1134,66 +1158,66 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿ذَّهَبَ مُغَٰضِبًا﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فمن جهة هو نبيّ، ودعاء النبيّ وسخطه على قومه له أثره، فقلب الوليّ هو عين المشيئة الإلهيّة. دعا إلاّ أنّ هذا الدعاء لم يؤثّر؛ ففرّ من قومه، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَظَنَّ أَن لَّن نَّقْدِرَ عَلَيْهِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وتصوّر أنه ما دمنا قد استجبنا دعاءه فلا بدّ أن يفرّ. يا ذا النون لا تطمئنّ بأنّ الله قد استجاب دعاءك على قومك، فأنت بالنسبة إلينا كواحد من هؤلاء القوم، أنت ومن يخالفك سيّان عندنا. فإذا ما غيّر هذا المخالف ما في نفسه فإنّي أغيّر قضائي أيضاً، فقلبه كذلك هو مجرى لمشيئتي. فكما أنّ قلبك أنت كنبيّ مجرى لمشيئتي، كذلك قلب العاصي المذنب هو مجرى لمشيئتي. لقد كنت في غفلة عن هذا الجانب، فنظرت إلى المسألة من جانب واحد فقط. كنت تظنّ أنّا جعلنا الأمر بيدك تضرب وتبتعد جانباً. لا يا عزيزي! فأنت واحد من سكّان هذا العالم، والآخرون هم هؤلاء القوم: إذا تغيّروا فإنّا نقلب الأمر عليك! فإنّك وإن كنت نبيّاً ولكنّك واحد من الناس، وهذا واحد كذلك وذاك واحد...! فبالنسبة إلينا لا فرق بينك أيّها النبيّ وبينهم! لماذا رأيت حال التوجّه الذي جاءك منّي، بينما لم تر حال عصيانهم منّي؟ ولماذا فصلت بينهم وبيني؟ أليسوا عبادي؟! فهم في النهاية عبادي، وأنتم جميعاً تجلسون على مائدتي، فمن الذي رفعك إلى هذه الدرجة؟ &gt;من أين لي النجاة؟</w:t>
+        <w:t xml:space="preserve"> وتصوّر أنه ما دمنا قد استجبنا دعاءه فلا بدّ أن يفرّ. يا ذا النون لا تطمئنّ بأنّ الله قد استجاب دعاءك على قومك، فأنت بالنسبة إلينا كواحد من هؤلاء القوم، أنت ومن يخالفك سيّان عندنا. فإذا ما غيّر هذا المخالف ما في نفسه فإنّي أغيّر قضائي أيضاً، فقلبه كذلك هو مجرى لمشيئتي. فكما أنّ قلبك أنت كنبيّ مجرى لمشيئتي، كذلك قلب العاصي المذنب هو مجرى لمشيئتي. لقد كنت في غفلة عن هذا الجانب، فنظرت إلى المسألة من جانب واحد فقط. كنت تظنّ أنّا جعلنا الأمر بيدك تضرب وتبتعد جانباً. لا يا عزيزي! فأنت واحد من سكّان هذا العالم، والآخرون هم هؤلاء القوم: إذا تغيّروا فإنّا نقلب الأمر عليك! فإنّك وإن كنت نبيّاً ولكنّك واحد من الناس، وهذا واحد كذلك وذاك واحد...! فبالنسبة إلينا لا فرق بينك أيّها النبيّ وبينهم! لماذا رأيت حال التوجّه الذي جاءك منّي، بينما لم تر حال عصيانهم منّي؟ ولماذا فصلت بينهم وبيني؟ أليسوا عبادي؟! فهم في النهاية عبادي، وأنتم جميعاً تجلسون على مائدتي، فمن الذي رفعك إلى هذه الدرجة؟ من أين لي النجاة؟</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ﴿فَظَنَّ أَن لَّن نَّقْدِرَ عَلَيْهِ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">: تصوّر أنّه سيخرج سالماً فأخذنا بتلابيبه، فشعر أنّه خرج رحمة الله وسقط في ظلمات ثلاث: ظلمة بطن الحوت وظلمة أعماق البحر وظلمة الليل. </w:t>
+        <w:t xml:space="preserve">: تصوّر أنّه سيخرج سالماً فأخذنا بتلابيبه، فشعر أنّه خرج من رحمة الله وسقط في ظلمات ثلاث: ظلمة بطن الحوت وظلمة أعماق البحر وظلمة الليل. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿فَنَادَىٰ فِى ٱلظُّلُمَٰتِ أَن لَّآ إِلَٰهَ إِلَّآ أَنتَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. ولا بدّ أنّ هذا الحوت قد ضغطه عدّة ضغطات فشعر أنّها النهاية، وأنّه صار في خطّ المواجهة مع الموت. يا ربّ لقد أخطأت! هذا هو فرك الأذن الصادر عن مقام الجلال، ما يجعل الإنسان منقطعاً عن كلّ شيء، لا صديق ينفعه ولا أب ولا أُمّ ولا زوجة ولا أولاد ولا مال، يرى نفسه في ضيق يجعله يعترف ويقرّ أنّي أخطأت يا إلهي! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1224,51 +1248,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">النبيّ محمّد صلّى الله عليه وآله لم يكن كذلك في وقت من الأوقات، ولذا كان يقول في تلك الليالي: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«اللهمّ اغفر لقومي فإنّهم لا يعلمون»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="10"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. لقد كان النبيّ محمّد إنساناً كاملاً ناضجاً، أمّا يونس فلم يكن قد نضج بعد: اذهب إلى بطن الحوت واذكر الله أربعين يوماً ساجداً وكرّر هذا الذكر ٤۰۰ مرّة يوماً ولا تعد إلى تلك الأعمال. عندما فهم حقيقة الأمر، أمره أن يعود إلى قومه، فوجدهم أحياء يرزقون.. ماذا حصل؟ عفواً أعتذر إليكم! لقد كان حالهم قد تغيّر أيضاً، كما أنّ حاله هو تغيّر وفهم من هو المؤثّر وأنّه لا فرق بينه وبين العبد العاصي أمام الله، لقد فهم ذلك، هذا من جهة. كما أنّ القوم من جهة أخرى فهموا أنّهم إذا ما عادوا إلى الانحراف والمعاصي فإنّ يونس سيسخط عليهم فتغيّروا، والآن قال الله لهم: تعالوا وتصالحوا وعيشوا بسلام، وهذه هي المدينة الفاضلة، وهكذا تتبدّل أمور عالم المشيئة.</w:t>
+        <w:t xml:space="preserve">. لقد كان النبيّ محمّد إنساناً كاملاً ناضجاً، أمّا يونس فلم يكن قد نضج بعد: اذهب إلى بطن الحوت واذكر الله أربعين يوماً ساجداً وكرّر هذا الذكر ٤۰۰ مرّة يومياً ولا تعد إلى تلك الأعمال. عندما فهم حقيقة الأمر، أمره أن يعود إلى قومه، فوجدهم أحياء يرزقون.. ماذا حصل؟ عفواً أعتذر إليكم! لقد كان حالهم قد تغيّر أيضاً، كما أنّ حاله هو تغيّر وفهم من هو المؤثّر وأنّه لا فرق بينه وبين العبد العاصي أمام الله، لقد فهم ذلك، هذا من جهة. كما أنّ القوم من جهة أخرى فهموا أنّهم إذا ما عادوا إلى الانحراف والمعاصي فإنّ يونس سيسخط عليهم فتغيّروا، والآن قال الله لهم: تعالوا وتصالحوا وعيشوا بسلام، وهذه هي المدينة الفاضلة، وهكذا تتبدّل أمور عالم المشيئة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">علوّ مقام أمير المؤمنين عليه السلام وسموّ منزلته </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الآن لنعد إلى البحث: فأمير المؤمنين الذي طوى كلّ ذلك، وهو يعلم أنّه في سلامة من دينه، ولكن هل يجعله هذا العلم بالسلامة مرتاح البال، أم أنّه الآن قلق؟ يعلم أنّ عمل الله لا يحدّه حساب ولا كتاب، يعلم أنّه لا فرق عند الله بين عليّ وابن ملجم، لا فرق عند الله بين عليّ وشجرة من الأشجار، يعلم ذلك، فيبقى قلقاً: هل سيبدّل الله قضاءه فيه ونظره أم لا؟ فهو دائماً في حالة خوف، وهو دائماً في حالٍ من الاهتمام بذلك، أمّا بالنسبة إلى ما سوى الله فهو مطمئنّ البال، فلا تكليف له بالنسبة إلى ما سوى الله، لم يبق إلاّ هو في مقابل الله: أن لا يبدّل الله قضاءه فيه فيقول: يا عليّ لا أريدك! وهو مهتمّ بهذه القضيّة. لذا نجد في الأدعية أنّ الأئمّة يهتمّون فقط بأن لا يغيّر الله قضاءه فيهم، وهذه هي المسألة فقط. أي إنّهم يحسّون بعالم المشيئة، يشعرون بأنّ مشيئة الله وحدها هي التي تحفظهم، وأنّها لو لم تكن لما كانوا، وهذا هو مصدر قلقهم، وإلاّ فلا خوف في مقام الفناء ولا أيّ شيء آخر. التمايل في عالم الكثرة، التمايل في عالم جمع الجمع، ذلك العالم الذي يشعر فيه الموجود بالوحدة وفي الوقت نفسه يشعر بوجوده الخاص، يشعر بنفسه، يشعر بتعلّق مشيئة الله بنفسه، والحال أنّه هو نفسه يمكنه أن يدمّر العالم بإشارة واحدة، ولكن هذا ما سوى الله. هو يأمر جبرائيل وميكائيل، ولكن كلّ ذلك هو ما سوى الله. أي: إنّ ما يرتجف في باطن قلبه هو نفس ارتباطه بالله: هل هو راض بهذا الأمر أم لا؟ ويستمرّ على هذا الحال ويستمرّ إلى تلك اللحظة التي يهوي بها ابن ملجم بالسيف على رأسه؟ عندها يقول الآن انتهى الأمر واسترحت، وهذا معنى </w:t>
       </w:r>
@@ -1325,51 +1349,51 @@
         </w:rPr>
         <w:t xml:space="preserve">«من أين لي النجاة ولا تستطاع إلا بك»؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والإمام الحسين كذلك في دعائه يوم عرفة يريد هذا المعنى، يقول: إلهي كلّ ما كان إنّما كان منك، ولو لم تكن أنت لم يكن، وما معنى ذلك؟ معناه أنّي دائماً في حال اضطراب هل ستبدّل نظرك إليّ أم لن تبدّله؟ وأنا أستمرّ على هذا الحال لا أملك شيئاً، ولا فرق بين الإمام وغيره في هذا الأمر، إلاّ أنّ الإمام وصل إلى حقيقته، بينما نحن جاهلون نظنّ أنّ الإمام جالس كالطاووس قد انتهى أمره، وأنّا نحن الذين نعمل ونبذل الجهد، وأمّا هو فلا. إنّ المكانة التي بلغها الإمام والمعرفة التي هو عليها والحالات التي يملكها هي التي تجعله مضطرباً. إذا اتضّح ذلك فهمنا لماذا يبكي الإمام مع أنّ عمله تامّ وسيره قد انتهى، فالسير انتهى، ولكن في النهاية في مقام البقاء هل هذا الوجود ثابت أم لا؟ هل يحسّ بمقام عظمة الله وسلطانه أم لا؟ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يقال: إنّ الشاه محمّد رضا عندما استلم رئاسة الوزراء كان في حال من الخوف الشديد، فقالوا له: لماذا أنت خائف؛ أنت رئيس الوزراء؟ فقال: أنتم لا تدركون عظمة مقام الشاه؛ فإنّه لو أراد في لحظة واحدة لزالت رئاسة الوزراء. أنتم لا تعرفون مقام الشاه وعظمته ومشيئته، إذا أشرت إشارة واحدة تخالفه فلن يبقى لي هذا المنصب منصب؛ لأنّ رئيس الوزراء هو الذي يدرك ذلك. أمّا ذلك الموظّف الصغير في الشارع فهو لا يدرك سوى من هو أرفع منه برتبة كرئيس البلديّة.</w:t>
+        <w:t xml:space="preserve">يقال: إنّ الشاه محمّد رضا عندما استلم رئاسة الوزراء كان في حال من الخوف الشديد، فقالوا له: لماذا أنت خائف؛ أنت رئيس الوزراء؟ فقال: أنتم لا تدركون عظمة مقام الشاه؛ فإنّه لو أراد في لحظة واحدة لزالت رئاسة الوزراء. أنتم لا تعرفون مقام الشاه وعظمته ومشيئته، إذا أشرت إشارة واحدة تخالفه فلن يبقى لي هذا المنصب؛ لأنّ رئيس الوزراء هو الذي يدرك ذلك. أمّا ذلك الموظّف الصغير في الشارع فهو لا يدرك سوى من هو أرفع منه برتبة كرئيس البلديّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مقام (لا مؤثّر في الوجود إلاّ الله) ولا هو إلاّ هو </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن وصل إلى مقام الأسماء والصفات والمشيئة ـ التي هي مشيئة واحدة في العالم تفعل أيّ فعل وليس أمامها أيّ رادع: </w:t>
       </w:r>
@@ -1379,51 +1403,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿يَمْحُو اللَّهُ ما يَشاءُ وَيُثْبِت‏﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، أي: يفعل الله ما يشاء ويحكم ما يريد، من وصل إلى مقام المشيئة المطلقة التي لا رادع لها فلا يمكن أن لا يكون مضطرباً، وإن كان بإمكانه أن يبدّل العالم كلّه بإشارة واحدة، فيشقّ القمر ويستدعي الشجرة، ولو كان حاكماً على جبرائيل، وآمراً لإسرافيل وميكائيل، كلّ ذلك هو ما سوى الله. أمّا ذات الله فماذا؟ القلق من ذات الله. لذا هنا عندما يبذل السالك كامل جهوده ويطوي العوالم والحجب يصل إلى مرحلة لا بدّ أن يخرج فيها عن نفسه، الآن كيف يخرج عن نفسه؟ لقد كان حتّى الآن يقوم بكلّ أفعاله بواسطة النفس.. كان يصلّي بواسطة النفس.. يقوم بالمجاهدة بواسطة النفس.. يطوي عوالم النور بواسطة النفس، عندما كان يتجاوز عالم النور والحور العين وما شابه هل كان بغير النفس؟ لا بل كان بالنفس، يصل إلى مرحلة لا يبقى إلاّ النفس، فكيف سيترك النفس، النفس لا يمكن أن تخرج عن نفسها بنفسها، هنا تبقى وحيدة وتبدأ بالصراخ: ماذا أصنع؟ هنا يأتي دور أمير المؤمنين، وهذا معنى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«السلام عليك أيّها الزناد القادح»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. حيث يأتي أمير المؤمنين ويحرق هذه النفس، فالإنسان يصل إلى مرحلة تتبدّد فيها جميع الآمال. لقد كان حتّى الآن يتكّئ على هذه النفس، والآن يريد أن يقدّم هذه النفس. لقد طوى كلّ العوالم من الملكوت إلى اللاهوت إلى الجبروت، ووصل إلى مكان لم يبق فيه إلاّ نفسه، فكيف يزيل نفسه؟! هل يمكن لهذا الكوب أن يكسر نفسه بنفسه؟! أم أنّه يحتاج إلى يدّ لتضغط عليه وتكسره؟ أمّا هو فلا يمكنه أن يكسر نفسه. وهذا الماء هل يمكنه أن يسكب نفسه في الكوب؟ لا يمكن. والإنسان يصل إلى مرحلة تفنى فيها صفته واسمه وفعله، فيفهم التوحيد الأفعالي والصفاتي والأسمائي، يفهم الاسم والصفة، يشعر بكلّ ذلك ولكن يبقى تعيّنه، وإذا كان هناك تعيّن باق فلا يمكن أن يفهم التوحيد الذاتي، فلا بدّ أن يأتي من يعلّمه التوحيد الذاتي، من هو الذي يأتي؟ إنّه أمير المؤمنين. ولذا يقول المرحوم العلاّمة: عندما يصل السالك إلى هذه المرحلة يأتي أمير المؤمنين. ولا يعنى ذلك أنّه قبل ذلك لم يكن أمير المؤمنين، لا بل هو الذي كان، ولكن السالك كان يظنّ أنّ له أيضاً محلاًّ من الإعراب، أمّا الآن فلم يعد هناك مكان لهذا الهزل، ولم يعد ير لنفسه محلاً من الإعراب أبداً. هنا لا بدّ أن يأتي الزناد القادح وينهي الأمر بحيث لا يبقى شيء من النفس.</w:t>
+        <w:t xml:space="preserve">. حيث يأتي أمير المؤمنين ويحرق هذه النفس، فالإنسان يصل إلى مرحلة تتبدّد فيها جميع الآمال. لقد كان حتّى الآن يتكّئ على هذه النفس، والآن يريد أن يقدّم هذه النفس. لقد طوى كلّ العوالم من الملكوت إلى اللاهوت إلى الجبروت، ووصل إلى مكان لم يبق فيه إلاّ نفسه، فكيف يزيل نفسه؟! هل يمكن لهذا الكوب أن يكسر نفسه بنفسه؟! أم أنّه يحتاج إلى يدّ لتضغط عليه وتكسره؟ أمّا هو فلا يمكنه أن يكسر نفسه. وهذا الماء هل يمكنه أن يسكب نفسه في الكوب؟ لا يمكن. والإنسان يصل إلى مرحلة تفنى فيها صفته واسمه وفعله، فيفهم التوحيد الأفعالي والصفاتي والأسمائي، يفهم الاسم والصفة، يشعر بكلّ ذلك ولكن يبقى تعيّنه، وإذا كان هناك تعيّن باق فلا يمكن أن يفهم التوحيد الذاتي، فلا بدّ أن يأتي من يعلّمه التوحيد الذاتي، من هو الذي يأتي؟ إنّه أمير المؤمنين. ولذا يقول المرحوم العلاّمة: عندما يصل السالك إلى هذه المرحلة يأتي أمير المؤمنين. ولا يعني ذلك أنّه قبل ذلك لم يكن أمير المؤمنين، لا بل هو الذي كان، ولكن السالك كان يظنّ أنّ له أيضاً محلاًّ من الإعراب، أمّا الآن فلم يعد هناك مكان لهذا الهزل، ولم يعد ير لنفسه محلاً من الإعراب أبداً. هنا لا بدّ أن يأتي الزناد القادح وينهي الأمر بحيث لا يبقى شيء من النفس.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لعلّ ذلك مفاد قوله: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«من أين لي النجاة؟»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1476,66 +1500,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{090DF881-E5D9-4870-8638-85CDC2E8513E}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4DAF26AC-EECA-485A-99C8-86E24C054027}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F3D7378E-7D65-4451-A31C-BB7AD9D5C8A5}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{1F80776B-992E-4ADE-BA22-2447F4AC3EE5}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1612,61 +1636,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="63" name="_x0000_i0063">
+                <wp:docPr id="18" name="_x0000_i0022">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0063"/>
+                        <pic:cNvPr id="0" name="_x0000_i0022"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1769,61 +1793,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="64" name="_x0000_i0064">
+          <wp:docPr id="19" name="_x0000_i0023">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0064"/>
+                  <pic:cNvPr id="0" name="_x0000_i0023"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>