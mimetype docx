--- v1 (2025-12-03)
+++ v2 (2026-06-23)
@@ -847,66 +847,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{22246D06-7C0D-4C76-A830-077695120BA8}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D4A19C37-6DF4-453E-BCE3-7AF52E08725A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{FFC2721D-B479-4FD9-BA37-AF718B4A0957}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{30139DFD-6A91-4D70-B987-8F5E0547E174}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -983,61 +983,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="45" name="_x0000_i0045">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0045"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1140,61 +1140,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="46" name="_x0000_i0046">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0046"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>