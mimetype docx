--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -333,63 +333,63 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العلاّمة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، وبعد أن أجابه العّلامة عن أسئلته أصبح في غاية السرور والبهجة، وبعد مدّة التفت إلى </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المرحوم العّلامة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وقال له: سبحان الله! هل يمكن أن نجد إنساناً بهذا العلم؟! وكان هناك أحد الحاضرين ولم يكن حاله على ما يرام، وكانت أطواره آنذاك غريبة، إلاّ أنّ العلامة كان جالساً بهدوء وسكينة بلا تصنّع ولا هوى، لا يرى في نفسه قدرة ولا علماً. فانظر كيف يفكّر المرحوم العّلامة؟ وانظر إلى ذاك! وكلامه هذا درسٌ لنا.. بحرٌ من العظمة والعلم والكمال الوقار لا يرى في نفسه شيئاً، وعندما كنّا ننظر إليه كنّا نجد أنّه في الواقع لم يكن يشعر بأنّه مالكٌ لشيء.</w:t>
+        <w:t xml:space="preserve"> وقال له: سبحان الله! هل يمكن أن نجد إنساناً بهذا العلم؟! وكان هناك أحد الحاضرين ولم يكن حاله على ما يرام، وكانت أطواره آنذاك غريبة، إلاّ أنّ العلامة كان جالساً بهدوء وسكينة بلا تصنّع ولا هوى، لا يرى في نفسه قدرة ولا علماً. فانظر كيف يفكّر المرحوم العّلامة؟ وانظر إلى ذاك! وكلامه هذا درسٌ لنا.. بحرٌ من العظمة والعلم والكمال والوقار لا يرى في نفسه شيئاً، وعندما كنّا ننظر إليه كنّا نجد أنّه في الواقع لم يكن يشعر بأنّه مالكٌ لشيء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> وفي تلك المدّة كنّا يوماً جالسين في محضر العلاّمة إذ دخل أحد الأشخاص ـ وهو الآن من الأساتذة والمدرّسين ـ فلمّا دخل انخطف لوننا نحن! وسأل العلاّمة سؤالاً فأجابه، ثمّ قمتُ بطرح إشكال ٍعلى هذا السائل، وبعد أن اتّضح المطلب قال: لقد كان في هذه المطالب تأمّل، ولم يكن سؤالي عنها بغير وجه. فانظروا كم هي سعة قابليّته؟ ثمّ انظروا في المقابل إلى العلاّمة! إن هي إلّا بعض المطالب والأسئلة والأجوبة، ولكنّه يقول: هذه المطالب محلّ تأمّل وكذا وكذا...! أما العلاّمة فقد وصل إلى حقيقة </w:t>
+        <w:t xml:space="preserve"> وفي تلك المدّة كنّا يوماً جالسين في محضر العلاّمة إذ دخل أحد الأشخاص ـ وهو الآن من الأساتذة والمدرّسين ـ فلمّا دخل انخطف لوننا نحن! وسأل العلاّمة سؤالاً فأجابه، ثمّ قمتُ بطرح إشكال على هذا السائل، وبعد أن اتّضح المطلب قال: لقد كان في هذه المطالب تأمّل، ولم يكن سؤالي عنها بغير وجه. فانظروا كم هي سعة قابليّته؟ ثمّ انظروا في المقابل إلى العلاّمة! إن هي إلّا بعض المطالب والأسئلة والأجوبة، ولكنّه يقول: هذه المطالب محلّ تأمّل وكذا وكذا...! أما العلاّمة فقد وصل إلى حقيقة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«من أين لي الخير؟»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كلّ هذه الخيرات يراها من الله، أمّا ذاك العالم الآخر فهو يرى الخير من نفسه، و هو صاحب علم، إلاّ أنّه إذا يرى هذا العلم من نفسه، فإنّه يتأثّر لأدنى مؤثّر لا يرضاه، أمّا لو كان لا يراه من نفسه لما كان تأثّر.</w:t>
       </w:r>
     </w:p>
@@ -847,66 +847,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D4A19C37-6DF4-453E-BCE3-7AF52E08725A}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CA8FD94E-6DE4-47F8-BC7E-624690BCF488}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{30139DFD-6A91-4D70-B987-8F5E0547E174}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3083EEE2-4CCA-4B53-850B-6CD6C57A1C42}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -983,61 +983,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="45" name="_x0000_i0045">
+                <wp:docPr id="55" name="_x0000_i0055">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0045"/>
+                        <pic:cNvPr id="0" name="_x0000_i0055"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1140,61 +1140,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="46" name="_x0000_i0046">
+          <wp:docPr id="56" name="_x0000_i0056">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0046"/>
+                  <pic:cNvPr id="0" name="_x0000_i0056"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>