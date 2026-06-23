--- v1 (2025-11-29)
+++ v2 (2026-06-23)
@@ -1422,66 +1422,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{BA592821-801C-4E9C-BAFA-254DE8BD0A74}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{198EA869-5186-466F-AFD7-AD955B862C0D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{B2304B4D-6439-4997-8511-E8642795C60B}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7242A67E-CF62-40F3-826F-C1ADEDB8CD37}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1558,61 +1558,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="3" name="_x0000_i0003">
+                <wp:docPr id="5" name="_x0000_i0005">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0003"/>
+                        <pic:cNvPr id="0" name="_x0000_i0005"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1715,61 +1715,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="4" name="_x0000_i0004">
+          <wp:docPr id="6" name="_x0000_i0006">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0004"/>
+                  <pic:cNvPr id="0" name="_x0000_i0006"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>