--- v2 (2026-06-23)
+++ v3 (2026-08-23)
@@ -536,51 +536,51 @@
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">"</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الذي يُدعي به ليلة المبعث ـ ومع كلّ خصوصيّاته حيث جعل كلّ عالم الإمكان تحت إرادته وقدرته، إلاّ أنّ هذه الميزات كلّها لن تكون نافعةً، ولن يكون لها قيمة إلاّ إذا لم يكن يراها من نفسه. وسرّ الأمر يكمن هنا: فإذا اعتبر أنّها من نفسه، فإنّنا سنضربه على رأسه، ولن يكون له عندنا حتّى وزن البعوضة: </w:t>
+        <w:t xml:space="preserve"> الذي يُدعى به ليلة المبعث ـ ومع كلّ خصوصيّاته حيث جعل كلّ عالم الإمكان تحت إرادته وقدرته، إلاّ أنّ هذه الميزات كلّها لن تكون نافعةً، ولن يكون لها قيمة إلاّ إذا لم يكن يراها من نفسه. وسرّ الأمر يكمن هنا: فإذا اعتبر أنّها من نفسه، فإنّنا سنضربه على رأسه، ولن يكون له عندنا حتّى وزن البعوضة: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿وَ لَوْ تَقَوَّلَ عَلَيْنا بَعْضَ الأَقاويلِ ، لأَخَذْنا مِنْهُ بِالْيَمينِ ، ثُمَّ لَقَطَعْنا مِنْهُ الْوَتينَ﴾</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">. بدأ بنفس نبيّه! بدأ بنفس نبيّه!! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -662,51 +662,51 @@
         </w:rPr>
         <w:t xml:space="preserve">ذلك العبد الذي يمكن له أن يوقع عن مولاه هو ذلك العبد الذي لا يكون توقيعه إلاّ إمضاء مولاه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وللشاعر جلال الدين الرومي حكاية جميلة جدّاً بهذا الخصوص والآن خطرت بخاطري: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كان هناك شيخ عالم ذهب إلى المسجد ليصلّي، وكان هناك متسوّلٌ،فطلب منه المال، لكنّه لم يعطه شيئاً وتركه. عندها أراد أن يحتال المتسوّل عليه، فمثّل أنّه مات، فجاء الشيخ ودار حوله وقال: إنّا لله وإنا إليه راجعون لقد مات. حبذا لو كان له مال لكي يشتري به الكفن، ولكي يصرف على جنازته، فرمى إليه بخمسة دراهم. عندها استفاق المتسوّل، وقال: هل رأيت أني احتلت عليك وأخرجت منك النقود؟ فأجابه الشيخ: لقد أعطيتك المال لأنّك كنت ميّتاً،ولكن لو كنت حيّاً ما كنت ؟لأعطيك إيّاه. </w:t>
+        <w:t xml:space="preserve">كان هناك شيخ عالم ذهب إلى المسجد ليصلّي، وكان هناك متسوّلٌ،فطلب منه المال، لكنّه لم يعطه شيئاً وتركه. عندها أراد أن يحتال المتسوّل عليه، فمثّل أنّه مات، فجاء الشيخ ودار حوله وقال: إنّا لله وإنا إليه راجعون لقد مات. حبذا لو كان له مال لكي يشتري به الكفن، ولكي يصرف على جنازته، فرمى إليه بخمسة دراهم. عندها استفاق المتسوّل، وقال: هل رأيت أني احتلت عليك وأخرجت منك النقود؟ فأجابه الشيخ: لقد أعطيتك المال لأنّك كنت ميّتاً،ولكن لو كنت حيّاً ما كنت لأعطيك إيّاه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كذلك النبيّ أُعطيَ الرسالة لأنّه كان ميّتاً،وبعد أن مات صار للرسالة قيمة، وحجيّة كلام رسول الله تعود إلى أنّه مات أوّلاً ثمّ وصل إلى الرسالة، وحجيّة كلام الإمام عليه السلام تعود إلى أنّه مات أوّلاً، ثمّ وصل إلى الإمامة، وحجيّة كلام الوليّ تعود إلى أنّه مات أوّلاً ثمّ وصل إلى الولاية، فإن لم يكن قد مات فكلامه ليس بحجّة علينا. وبالمقدار الذي يموت فيه الإنسان ـ فالموت له مراتبٌ تشكيكيّة ـ يكون لكلامه حجيّة بذلك المقدار لا أكثر، فليس له حجيّة أكثر من ذلك المقدار. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعليه فلأنّه كان عبداً أعطاه الله الرسالة. وكلّ الخيرات التي تصل إلى الإنسان أيضاً: فإن كان العطاء من الخير فهو من عند الله، وكلّ هذه الخيرات التي ترونها في هذا العالم هي مِن عند مَن؟ هي من عند الله وحده. </w:t>
       </w:r>
@@ -1000,51 +1000,51 @@
         </w:rPr>
         <w:t xml:space="preserve">"؟ لأنّنا لسنا إلّا مظهراً، والمظهر لا يملك من نفسه شيئاً، حتّى الوجود لا يملكه! المظهر واجهة فقط، بينما الأصالة و الحقيقة لا ترجع إليه، ليس إلا واجهة، فالمظهر يبقى مثل المرآة، فإذا وقف الزنجيّ أمام المرآة، أظهرت المرآة الزنجيّ، وإذا وقف روميّ أمامها، فإنّها تُظهر الروميّ. فما هي المرآة؟ المرآة مظهر،ونحن مظهر. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">في كلّ آنٍ من الآنات يتجلى فينا ظهورٌ من الظهورات، إذن يجب علينا أن ندعو دائماً: إلهي اجعل ذلك الظهور الذي يظهر فينا ظهور خيرك، يعني: أبرز جنبة القرب منك، ولا تبرز جنبة البعد عنك، فلا تجعله يتجلّى فينا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">في كلّ وقت تبرز فينا حالةٌ من الحالات: فإذا رأينا تلك الحالة حالة الرحمة وشرح الصدر نعلم أنّها أفيضت علينا من الله، أمّا إذا رأينا تلك الحالة حالة من القسوة وحالة من ضيق الصدر فلنعلم أنّها من أنفسنا، نعلم أنّها ظهرت و برزت بسبب بعدنا الله عزّ وجلّ.</w:t>
+        <w:t xml:space="preserve">في كلّ وقت تبرز فينا حالةٌ من الحالات: فإذا رأينا تلك الحالة حالة الرحمة وشرح الصدر نعلم أنّها أفيضت علينا من الله، أمّا إذا رأينا تلك الحالة حالة من القسوة وحالة من ضيق الصدر فلنعلم أنّها من أنفسنا، نعلم أنّها ظهرت و برزت بسبب بعدنا عن الله عزّ وجلّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ولكن كيف يعود ذلك إلى النفس؟ وكيف يُؤدّي إلى هذا التغيير بهذا الشكل في النفس؟ هذه مسألة عميقة جّداً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هل رأيتم عندما يكون هناك نزاعٌ بيننا وبين شخص من الأشخاص، نحكم عليه في أنفسنا بأنّه مخطئ، وحتّى في الصلاة تجدنا في حالة من الصراع والجدال في أنفسنا: لقد فعل كذا، عمل كذا، هكذا أخطأ، قال كذا، عمل المسائل الكذائية ...، ولكن بعد أن تمضي مدّة من الزمن نجد أنّ حالتنا تعود إلى ما كانت عليه، مع أنّه لم يتغيّر، بل هو باقٍ على حاله، فما الذي حصل؟ نحن الذين تغيّرنا، نحن الذين كانت حالتنا شيطانيّة في ذلك الوقت، والآن أصبحت رحمانيّة، الخير الآن أتى. أمّا هناك فالشرّ أتى من عند الشيطان. </w:t>
       </w:r>
@@ -1123,76 +1123,76 @@
         </w:rPr>
         <w:t xml:space="preserve">علينا أن نسأل الله أن يعيدنا دائماً إلى الحالة الثانية. الحالة الثانية ما هي؟ هي الحالة الرحمانيّة، العطف هو الحالة الرحمانيّة. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تأثير كلام الأولياء في نفوس الأفراد وحالاتهم </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">عندما نأتي إلى مجالس الإمام الحسين عليه السلام، ونستمع للحظات، تظهر فينا حالة من الرقّة، كما أنّ البكاء واللطم علي الصدور والجرح بالموسى في مجالس الإمام الحسين راجح جّداً.</w:t>
+        <w:t xml:space="preserve">عندما نأتي إلى مجالس الإمام الحسين عليه السلام، ونستمع للحظات، تظهر فينا حالة من الرقّة، كما أنّ البكاء واللطم على الصدور والجرح بالموسى في مجالس الإمام الحسين راجح جّداً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يأتي رجل إلى رسول الله صلى الله عليه وآله ويقول: يا رسول الله،نحن عندما نجلس بمحضرك ما الذي يحصل عندما نسمع كلماتك؟ نترك الدنيا ونتعلّق بالآخرة ـ والرجل هو الناقل ـ ولكن عندما نخرج من عندك، تسقط أبصارنا هنا وهناك على السوق،على الأشياء، على امرأة، على شخص، وعلى هذه الأمور... ، نذهب إلى الناس نتكلّم معهم، نجد أنّ هذه الحالة تبدّلت رويداً رويداً وتغيّرت. فقال له الرسول: لو أنّكم بقيتم على حالتكم الأولى أربعين يوماً لرأيتم ما أرى ولسمعتم ما أسمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">. و لمَ هذا؟ ما علّة هذا؟ ومن الواضح أنّ كلام النبي مظهر الخير والبركة، نفس النبي مجلي البركة، وكلام الأولياء مظهر البركة والخير. عندما تأتي إلى سماحة العّلامة وتتحدّث معه كلمتين، تشعر بانبساطٍ شديد، تشعر بانشراح الصدر. لكن لمَ لا تشعر بذلك مع الآخرين؟ لأنّ ذلك يعود إلى النفس. </w:t>
+        <w:t xml:space="preserve">. و لمَ هذا؟ ما علّة هذا؟ ومن الواضح أنّ كلام النبي مظهر الخير والبركة، نفس النبي مجلى البركة، وكلام الأولياء مظهر البركة والخير. عندما تأتي إلى سماحة العّلامة وتتحدّث معه كلمتين، تشعر بانبساطٍ شديد، تشعر بانشراح الصدر. لكن لمَ لا تشعر بذلك مع الآخرين؟ لأنّ ذلك يعود إلى النفس. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لماذا يقولون: على الإنسان أن لا يصاحب من كان من أهل الدنيا؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وأنا أقول لكم: لو قمنا بشتم بعضنا البعض خير لنا من الحديث فيما لا معنى له ولا طائل منه؛ نحو قولنا: الذهب صار قيمته كذا، الدولار ارتفعت قيمته، السلعة الفلانيّة انخفضت قيمتها، الأمر الفلاني حصل فيه كذا، هذه الأحاديث ليست لنا !!</w:t>
       </w:r>
@@ -1214,81 +1214,81 @@
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ذلك الشخص الذي ـ بحسب تعبير الوالد العّلامة ـ لديه الآلاف من المشاكل ومع الضعف و المسكنة، بأيّ شيء يشغل فكره؟ أيشغله بارتفاع قيمة الدولار ونزوله؟! هذه الأمور كلّها ليست لنا. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لذا نجد أنّ نفس كلام الأولياء يخلف لنا حالة انشراح الصدر، فهو منبع الخير، والخيرات كلّها تترشّح من هنا، والجلوس مع الأولياء خير، وذكّر الأولياء خير! فلا يمكن أن تتذكّر الأولياء وأن تعصي الله في تلك الحال، هذا الأمر غير ممكن، يقول حافظ: </w:t>
+        <w:t xml:space="preserve">لذا نجد أنّ نفس كلام الأولياء يخلف لنا حالة انشراح الصدر، فهو منبع الخير، والخيرات كلّها تترشّح من هنا، والجلوس مع الأولياء خير، وذكر الأولياء خير! فلا يمكن أن تتذكّر الأولياء وأن تعصي الله في تلك الحال، هذا الأمر غير ممكن، يقول حافظ: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">به ياد رفتگان و دوستداران *** موافق گرد با ابر بهاران</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فتذكّر الماضين والسير في تاريخ الأولياء والأعاظم،‌ حسنٌ لأنّ الإنسان عندما يسير في التاريخ يدخل إلى الأعماق،‌ يتقدّم قدماً نحو الأمام،‌ يتحرّك مع نفس التاريخ،‌ يدخل في أعماق نفس ذلك الشخص.‌ نفسه هي هذه لا شيء آخر! فعندما يتحرّك الإنسان داخل النفس باتّجاه معيّن، فللنفس جنبة تجرّديّة،‌ عندها ماذا ستفعل نفسه؟‌ ستحيط بالإنسان،‌ تحيط به فتجعله تحت تأثيرها.‌ </w:t>
+        <w:t xml:space="preserve">فتذكّر الماضين والسير في تاريخ الأولياء والأعاظم‌ حسنٌ، لأنّ الإنسان عندما يسير في التاريخ يدخل إلى الأعماق،‌ يتقدّم قدماً نحو الأمام،‌ يتحرّك مع نفس التاريخ،‌ يدخل في أعماق نفس ذلك الشخص.‌ نفسه هي هذه لا شيء آخر! فعندما يتحرّك الإنسان داخل النفس باتّجاه معيّن، فللنفس جنبة تجرّديّة،‌ عندها ماذا ستفعل نفسه؟‌ ستحيط بالإنسان،‌ تحيط به فتجعله تحت تأثيرها.‌ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالعلّة وراء تأثير ذكر وليّ من الأولياء في الإنسان تعود إلى أنّ الإنسان يسير في أعماق نفس ذلك الوليّ،‌ فالأثر الذي يغيّر الإنسان عند ذكر سيّد الشهداء عليه السلام يعود إلى أنّه يدخل في نفس سيّد الشهداء،‌ تنقله إلى هناك إلى خيمة سيّد الشهداء،‌ ذكر الإمام السجاد كذلك‌.‌ وأنتم عندما تقرؤون دعاء أبي حمزة الثمالي لم تشعرون بالتغيّر؟‌ ذلك لأنّ نفس الإمام السجاد تأتي حين الدعاء وتأخذكم،‌ وعندما تأخذكم تتنحّى جنبة الشّر جانباً، لتحلّ محلّها جنبة الخير.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لزوم الاهتمام بالحقائق الكلّيّة واطّراح الأحداث الجزئية </w:t>
       </w:r>
@@ -1422,66 +1422,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{198EA869-5186-466F-AFD7-AD955B862C0D}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B7B5DE1E-CCF2-43DE-A16A-C966AF8A0AFB}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7242A67E-CF62-40F3-826F-C1ADEDB8CD37}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{2E61ADD4-7BC6-4615-B244-3057C80C2883}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1558,61 +1558,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="5" name="_x0000_i0005">
+                <wp:docPr id="51" name="_x0000_i0051">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0005"/>
+                        <pic:cNvPr id="0" name="_x0000_i0051"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1715,61 +1715,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="6" name="_x0000_i0006">
+          <wp:docPr id="52" name="_x0000_i0052">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0006"/>
+                  <pic:cNvPr id="0" name="_x0000_i0052"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>