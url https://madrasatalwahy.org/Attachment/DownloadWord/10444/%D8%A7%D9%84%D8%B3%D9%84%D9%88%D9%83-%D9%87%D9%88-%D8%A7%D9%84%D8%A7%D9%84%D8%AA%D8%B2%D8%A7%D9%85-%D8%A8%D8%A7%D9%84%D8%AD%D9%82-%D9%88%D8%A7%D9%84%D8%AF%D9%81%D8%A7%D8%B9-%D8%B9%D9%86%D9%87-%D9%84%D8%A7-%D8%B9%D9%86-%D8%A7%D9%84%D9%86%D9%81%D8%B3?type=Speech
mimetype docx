--- v0 (2025-10-23)
+++ v1 (2026-07-15)
@@ -11,54 +11,55 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -1442,51 +1443,51 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن الجيّد على السالك ألاّ يأنس بمجرد استماعه لهذه المطالب ويكتفي بذلك، بل عليه أن يجعل نفسه في أجواء عاشوراء تلك، فهذه المجالس قد أكّد عليها الأئمة فقالوا: (رحم الله من أحيا أمرنا)(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">). فهل إحياؤها هو بمجرّد ذكر المصيبة، مصيبة الإمام الحسين وأنه قُتل، وأن عليًا الأكبر قد قتل، وحصل بكربلاء كذا؟! هذا ليس إحياءً حقيقةً، على الإنسان أن يضع نفسه في ذلك الفضاء وتلك الأجواء، وأن يتخيّل كأنّه في كربلاء، فحينها ما الذي سيفعله؟ وما الذي سيفعله عندما يأمره الإمام الحسين بأمر؟ وما هي ردّة الفعل التي يبديها آنذاك؟ فليجرب ذلك ويشرع بذلك وكأنه الآن في عاشوراء. فبهذه الكيفيّة سيكون للمجالس أثرٌ آخر، وستؤثّر في حالة الإنسان وفي أوضاعه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> طبعًا هناك أمور أخرى مرتبطة بنفس الإخوان والأحبة والأعزة من الفضلاء والمشايخ، فإنهم يعلمون ما عليهم أن يبيّنوا للناس من أمور؛ عليهم أن يبينوا تلك الحقائق التي كانت مصبّ اهتمام الأئمة عليهم السلام. ومن جهة أخرى علينا أننتبه بأنّ مدرسة سيّد الشهداء في مكان رفيع ومنيع جدًا؛ لذا ينبغي أن نحترز من استعمال العبارات والمصطلحات التي قد تكون ثقيلة، وإن كانت تلك المسائل موجودة حقيقة، فيجب أن تكون التعابير التي يستعملها في كيفيّة بيان المقاتل متينة ومحكمة، وأن تكون الاصطلاحات المستعملة متناسبة مع شأن الإمام؛ فعندما كان الحقير في محضر العظماء كالمرحوم الوالد، أو في مسجد القائم عندما كنتُ أستمع إلى العزاء لم أسمع بمثل هذه التعابير، فإن أراد أن يطرحها فليستعمل كلمات مناسبة، ولا داعي لطرحها، فقراءة هذه المقاتل الموجودة كافٍ، ويجعل الناس كأنهم في تلك الأجواء والفضاء، لذا على الأشخاص أن يتأملوا في طريقة بيان المطالب. كما أنّ العلامة كان يقول يجب المطالعة، وأن يكون العزاء بحيث يجعل الإنسان يحسّ بالحادثة وكأنه موجود في تلك الحادثة.</w:t>
+        <w:t xml:space="preserve"> طبعًا هناك أمور أخرى مرتبطة بنفس الإخوان والأحبة والأعزة من الفضلاء والمشايخ، فإنهم يعلمون ما عليهم أن يبيّنوا للناس من أمور؛ عليهم أن يبينوا تلك الحقائق التي كانت مصبّ اهتمام الأئمة عليهم السلام. ومن جهة أخرى علينا أن نتبه بأنّ مدرسة سيّد الشهداء في مكان رفيع ومنيع جدًا؛ لذا ينبغي أن نحترز من استعمال العبارات والمصطلحات التي قد تكون ثقيلة، وإن كانت تلك المسائل موجودة حقيقة، فيجب أن تكون التعابير التي يستعملها في كيفيّة بيان المقاتل متينة ومحكمة، وأن تكون الاصطلاحات المستعملة متناسبة مع شأن الإمام؛ فعندما كان الحقير في محضر العظماء كالمرحوم الوالد، أو في مسجد القائم عندما كنتُ أستمع إلى العزاء لم أسمع بمثل هذه التعابير، فإن أراد أن يطرحها فليستعمل كلمات مناسبة، ولا داعي لطرحها، فقراءة هذه المقاتل الموجودة كافٍ، ويجعل الناس كأنهم في تلك الأجواء والفضاء، لذا على الأشخاص أن يتأملوا في طريقة بيان المطالب. كما أنّ العلامة كان يقول يجب المطالعة، وأن يكون العزاء بحيث يجعل الإنسان يحسّ بالحادثة وكأنه موجود في تلك الحادثة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">على كل حال مسألة عاشوراء وعشرة محرم لها شأن ومكانة خاصة، ويجب على الإنسان أن يستفيد أكثر ما يمكن من هذه الفرصة التي هيأها الله له، ويستفيض من فيوضات سيّد الشهداء عليه السلام.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إن شاء الله نأمل من الله أن يوفّقنا لإدراك تلك المعارف التي وفّق أولياءه للوصول إليها بشكل أكبر، وأن يثبّتنا ويبقينا على طريقهم.</w:t>
       </w:r>
@@ -1518,88 +1519,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{974D6A8B-9DAB-4E8A-B30A-B6FFEF3B9A51}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CE09836B-B50B-4C24-9763-D0BAE814B175}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A7EA0C44-29EC-4BD1-B2AB-D9E049913AA9}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3AB0E065-A5A2-47EB-BD2C-1CE58F13A4CA}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2378,51 +2386,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3201,61 +3209,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3530,63 +3613,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>