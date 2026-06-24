--- v0 (2025-11-13)
+++ v1 (2026-06-24)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1500,88 +1501,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{9E7F25A9-9761-4301-8F2C-87AC80348D7D}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5D5A7D3C-CDCD-4E90-9D0F-73DE34D27392}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{65A88498-B2B6-43AA-AACE-E9B265169336}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{CB8C20A1-800F-4747-9EB8-3A7D897E9794}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1630,61 +1638,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="25" name="_x0000_i0025">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0025"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1787,61 +1795,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="26" name="_x0000_i0026">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0026"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2634,51 +2642,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3457,61 +3465,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3786,63 +3869,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>