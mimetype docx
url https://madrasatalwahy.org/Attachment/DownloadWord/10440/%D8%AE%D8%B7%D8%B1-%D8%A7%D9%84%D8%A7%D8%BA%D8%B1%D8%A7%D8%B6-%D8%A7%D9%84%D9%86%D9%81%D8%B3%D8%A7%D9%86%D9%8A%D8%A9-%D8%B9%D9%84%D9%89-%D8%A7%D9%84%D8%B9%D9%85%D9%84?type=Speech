--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -668,51 +668,51 @@
         </w:rPr>
         <w:t xml:space="preserve">متى يصير التكليف الشرعي واجبًا في حقّ الإنسان</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول الإمام الصادق عليه السلام: عليك أن تكون حذرًا، ويجب عليك التحرّي عن السبب الذي جعلك تقول: إن قلت واحدة سمعت عشرًا! وما هو منشأ وأصل هذا السلوك وهذه الأخلاق التي جعلتك تردّ على المقابل بهذا الشكل؟ فما معنى قولك: ستسمع عشرًا! فهل يجب على الإنسان أن يسعى للإجابة عن كلّ ما يسمع من كلام؟ بل ولماذا عليه أن يردّ على ذلك الكلام؟ ومن نكون نحن في البين لكي نقوم بالرّد على ما يُطرح! فترى أحدهم ما إن يحصل شيء، حتّى يُبادر بالردّ محتجًّا بإحساسه بالتكليف الشرعي! مع أنّ هذا الشعور بالتكليف الشرعي هو بحر عظيم ـ كنت أريد أن أقول شيئًا آخر ـ يسع كلّ من يرد فيه ويقول: هل من مزيد!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أتعلمون الظروف التي يجب توفّرها لوجوب ذلك التكليف الشرعي؟ يكون ذلك عندما لا يرى الإنسان في نفسه أيّ تفاوت فيما إن قام بذلك العمل أم لم يقم به؛ أي عندما لا يتدخّل فيما يجري، بل يرى الأمر متعلّقًا بالغير، وهو لا يكون سوى واسطة لنقل ذلك المطلب إلى الآخرين لا أكثر؛ فهو مأمور ليس إلاّ؛ إن قيل له: افعل هذا الأمر، يفعل، وإن قيل له: لا تفعل، لا يفعل؛ فلا يتفاوت لديه الأمر في كلتا الحالتين، وليحصل ما يحصل؛ سواءً أتقبّل الطرف الآخر النصيحة والأمر أم لم يتقبّل.. هذا هو ظرف تحقّق التكليف الشرعي. فعندما يطرح الإنسان أمرًا، فقد أدَّى ما عليه، وعليه أن يعتبر الأمر منتهيًا بالنسبة له؛ فإن قام أشخاص آخرين بطرح الموضوع بصيغة مغايرة، فذلك عائد لهم، ولا يعني الإنسان بشيء؛ ولقد ذكرت هذه المسألة كرارًا، واالأمر هو الآن كذلك: إنّني إذا وجدتُ أنّ ما يُنقل عن المرحوم العلامة ـ بصفته يمثّل منهجه ـ هو باطل، فسأقوم بالإعلان بكلّ صراحة عن بطلانه وكذبه، وأقوم بتقديم الأدلّة على صحّة كلامي؛ فإن قام بعض الأشخاص بحياكة الأدلّة لإثبات ادّعاءهم، فلن يعنيني الأمر عند ذلك بشيء، فقد قمت بواجبي ولن أقوم بتعقّب الموضوع؛ نعم، إن جاء شخص يستفسر عن رأيي تجاه ما قدّموا من أدلّة، فسأوضّح له بطلان استدلالهم، وأمّا إن قمت بمواجهتهم وتهيئة وسائل الحرب لدحض ادّعاءهم، فسأكون مصداقًا لـقول الإمام: «إن قلت واحدة سمعت عشرًا». فعلى الإنسان أن يكون يقظًا، ولا يخدع نفسه بحجّة التكليف الشرعي؛ فترانا نقوم بأيّ عمل ونرتكب أنواع الأخطاء، ثمّ نقوم بتبرير ذلك على أنَّه قيام بالتكليف الشرعي.. ما هذه الخزعبلات! فالواجب الملقى على عاتق الإنسان هو بيان المطالب.</w:t>
+        <w:t xml:space="preserve">أتعلمون الظروف التي يجب توفّرها لوجوب ذلك التكليف الشرعي؟ يكون ذلك عندما لا يرى الإنسان في نفسه أيّ تفاوت فيما إن قام بذلك العمل أم لم يقم به؛ أي عندما لا يتدخّل فيما يجري، بل يرى الأمر متعلّقًا بالغير، وهو لا يكون سوى واسطة لنقل ذلك المطلب إلى الآخرين لا أكثر؛ فهو مأمور ليس إلاّ؛ إن قيل له: افعل هذا الأمر، يفعل، وإن قيل له: لا تفعل، لا يفعل؛ فلا يتفاوت لديه الأمر في كلتا الحالتين، وليحصل ما يحصل؛ سواءً أتقبّل الطرف الآخر النصيحة والأمر أم لم يتقبّل.. هذا هو ظرف تحقّق التكليف الشرعي. فعندما يطرح الإنسان أمرًا، فقد أدَّى ما عليه، وعليه أن يعتبر الأمر منتهيًا بالنسبة له؛ فإن قام أشخاص آخرين بطرح الموضوع بصيغة مغايرة، فذلك عائد لهم، ولا يعني الإنسان بشيء؛ ولقد ذكرت هذه المسألة مرارًا، واالأمر هو الآن كذلك: إنّني إذا وجدتُ أنّ ما يُنقل عن المرحوم العلامة ـ بصفته يمثّل منهجه ـ هو باطل، فسأقوم بالإعلان بكلّ صراحة عن بطلانه وكذبه، وأقوم بتقديم الأدلّة على صحّة كلامي؛ فإن قام بعض الأشخاص بحياكة الأدلّة لإثبات ادّعاءهم، فلن يعنيني الأمر عند ذلك بشيء، فقد قمت بواجبي ولن أقوم بتعقّب الموضوع؛ نعم، إن جاء شخص يستفسر عن رأيي تجاه ما قدّموا من أدلّة، فسأوضّح له بطلان استدلالهم، وأمّا إن قمت بمواجهتهم وتهيئة وسائل الحرب لدحض ادّعاءهم، فسأكون مصداقًا لـقول الإمام: «إن قلت واحدة سمعت عشرًا». فعلى الإنسان أن يكون يقظًا، ولا يخدع نفسه بحجّة التكليف الشرعي؛ فترانا نقوم بأيّ عمل ونرتكب أنواع الأخطاء، ثمّ نقوم بتبرير ذلك على أنَّه قيام بالتكليف الشرعي.. ما هذه الخزعبلات! فالواجب الملقى على عاتق الإنسان هو بيان المطالب.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حرمة الاغتيال في الإسلام وقصّة مسلم بن عقيل</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن الأمثلة على ذلك: تلك الضجّة التي حصلت أخيرًا حول موضوع حرمة الاغتيال؛</w:t>
       </w:r>
@@ -1204,51 +1204,51 @@
         </w:rPr>
         <w:t xml:space="preserve">نسأل الله أن يوفّقنا جميعًا لترتيب الأثر على ما ينبغي لنا أن نُرتّب الأثر عليه؛ فمجرّد الاطّلاع على الحقائق وإدراكها لا يعني شيئًا، بل لا بدّ من العمل بموجبها وترتيب الأثر عليها؛ فقد يكون المرء سمع موضوعًا ما لمرّات عديدة ومن أشخاص متعدّدين، بل من الممكن أن يكون سمع ذلك من النبيّ نفسه، ولكن ما الفائدة من ذلك إن لم يعمل بموجبه؛ فمجرد سماع الموضوع من النبيّ أو من أمير المؤمنين لا يجدي نفعًا؛ ألم يكن هنالك من سمع منهم؟ فمن هم الذين أدمَوْا قلب أمير المؤمنين إذًا؟ هم ذات الأشخاص الذين كانوا يستمعون إلى كلامه؛ فأولئك الأشخاص الذين كانوا يجلسون إلى جنب منبر رسول الله ويبكون وينادون: يا رسول الله، يا رسول الله ... هم الذين ذهبوا وتسبّبوا في وقوع حادثة السقيفة!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فعلى الإنسان أن يطلب من الله التوفيق للعمل بما يعلم، وسيُعرِّض سبحانه وتعالى جميع الناس لأمثال تلك الاختبارات؛ فلا تعتقدوا بعدم تعرّضنا لمثلها، بل كونوا على يقين من أنَّنا سوف لن نخرج من الدنيا ما لم نتعرّض لتلك الاختبارات الواحدة تلو الأخرى؛ فعلينا أن نطلب من الله التوفيق لعبور تلك الامتحانات بنجاح، فإن عبرناها فقد فزنا؛ فلقد فاز مسلم بن عقيل في الوقت الذي خسِر فيه هشام بن الحكم، لعدم التزامه بأمر الإمام، فقد كان يرى لنفسه مكانة، بينما لم يكن مسلم يرى لنفسه وجودًا، بل كان يرى إمامه فقط، وكان لسان حاله يقول: من أكون أنا؟! فانا لست سوى ممثّلاً عن الإمام، فإن قمت بذلك العمل، فسوف يُحسب ذلك على منْ أنوب عنه؛ وهو الإمام، وسيُقال: لا حاجة لنا بإمام يقوم نائبه بدعوة عبيد الله بن زياد إلى منزل هاني بن عروة وبدون علم بن زياد بما تمّ تدبيره له! وإلاّ فلو كنت صادقًا في منهجك، لكنت تخبره بعزمك على قتله لكي يجلب معه سيفه ودرعه فتتقاتلا، فلا ضير في ذلك في مثل هذه الحالة؛ وأمّا أن تدعوه إلى منزل هانئ بن عروة، ثمّ تقتله غفلةً وغيلةً، فلا نريد إمامًا يكون نائبه بهذا الشكل، والأفضل لنا أن نذهب إلى يزيد بدلاً منه!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فلم يكن مسلم يرى نفسه، بل كان يقول: من هو الشخص الذي أنوب عنه؟ أنا نائب عن الإمام الحسين. فلمّا كان يرى نفسه تابعًا للإمام الحسين، فالإمام يقوم بتحريكه وهو في مكانه، فيقول له: افعل هذا ولا تفعل ذلك الشيء، اذهب إلى هذا المكان ولا تذهب إلى ذاك! ولمّا كان لا يرى لنفسه وجودًا، بل يرى نفسه تابعًا للإمام, فالإمام يقول: بما أنَّك قد توجّهت نحوي، ووضعت اختيارك تحت أمري، وسلّمت نفسك لي، فسأتولّى أنا تدبير أمورك بنفسي، وسأجعلك تنطق بهذا الكلام وتمتنع عن ذاك، كما سأجعلك تمتنع عن القيام بذلك العمل؛ فلا تقتل ابن زياد ودع واقعة كربلاء تحصل، فمشيئة الله تقتضي حصول هذه الواقعة، وعندما تكون مشيئة الله بهذا الشكل، فهل نستطيع نحن الوقوف بوجهها ومنع تحقّقها؟ فلو قلنا: نحن يا إلهي نقدِّر الأمور أفضل منك، ونحن نرى أنّه من المستحسن أن يتمّ الأمر على هذه الكيفية! لقال الله تعالى: إن كنت لا تريد القيام بهذا العمل، فلا تفعل ذلك، وسوف آتي بمن يُنجز واقعة كربلاء؛ فلديّ الكثير ممن يستطيع القيام بذلك، وأنا أستطيع أن أخلق إمامًا بطرفة عين، وأجعله يعمل على إيجاد الواقعة.. أفهل يستعصي ذلك على الله؟ فمن الذي جعل محمدًا نبيًّا؟ آالله تعالى جعله كذلك، أم فعل ذلك بنفسه؟ ومن الذي جعل أمير المؤمنين أميرًا للمؤمنين؟ آالله فعل ذلك، أم أصبح أميرًا للمؤمنين بنفسه؟ ذلك الذي نقرأ بأنفسنا ما كان يقول في مناجاته ودعائه كدعاء كميل والمناجاة الشعبانيّة ومناجاته في مسجد الكوفة عندما كان يقول: </w:t>
+        <w:t xml:space="preserve">فلم يكن مسلم يرى نفسه، بل كان يقول: من هو الشخص الذي أنوب عنه؟ أنا نائب عن الإمام الحسين. فلمّا كان يرى نفسه تابعًا للإمام الحسين، فالإمام يقوم بتحريكه وهو في مكانه، فيقول له: افعل هذا ولا تفعل ذلك الشيء، اذهب إلى هذا المكان ولا تذهب إلى ذاك! ولمّا كان لا يرى لنفسه وجودًا، بل يرى نفسه تابعًا للإمام, فالإمام يقول: بما أنَّك قد توجّهت نحوي، ووضعت اختيارك تحت أمري، وسلّمت نفسك لي، فسأتولّى أنا تدبير أمورك بنفسي، وسأجعلك تنطق بهذا الكلام وتمتنع عن ذاك، كما سأجعلك تمتنع عن القيام بذلك العمل؛ فلا تقتل ابن زياد ودع واقعة كربلاء تحصل، فمشيئة الله تقتضي حصول هذه الواقعة، وعندما تكون مشيئة الله بهذا الشكل، فهل نستطيع نحن الوقوف بوجهها ومنع تحقّقها؟ فلو قلنا: نحن يا إلهي نقدِّر الأمور أفضل منك، ونحن نرى أنّه من المستحسن أن يتمّ الأمر على هذه الكيفية! لقال الله تعالى: إن كنت لا تريد القيام بهذا العمل، فلا تفعل ذلك، وسوف آتي بمن يُنجز واقعة كربلاء؛ فلديّ الكثير ممن يستطيع القيام بذلك، وأنا أستطيع أن أخلق إمامًا بطرفة عين، وأجعله يعمل على إيجاد الواقعة.. أفهل يستعصي ذلك على الله؟ فمن الذي جعل محمدًا نبيًّا؟ آالله تعالى جعله كذلك، أم فعل ذلك بنفسه؟ ومن الذي جعل أمير المؤمنين أميرًا للمؤمنين؟ الله فعل ذلك، أم أصبح أميرًا للمؤمنين بنفسه؟ ذلك الذي نقرأ بأنفسنا ما كان يقول في مناجاته ودعائه كدعاء كميل والمناجاة الشعبانيّة ومناجاته في مسجد الكوفة عندما كان يقول: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">مَوْلايَ يامَوْلايَ أَنْتَ الغَنِيُّ وَأَنا الفَقِيرُ وَهَلْ يَرْحَمُ الفَقِيرَ إِلاّ الغَنِيُّ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ فمن الذي كان ينطق بهذه الكلمات؟ إنَّه هو الذي كان يقول ذلك، فقد كان يقول: كلّ هذا العطاء منك وحدك، فأنا صفر، وأنا لست بفقير، بل أنا محض الفقر! ومن الذي جعل الإمام الحسين ما هو عليه؟ إنَّه الله.. يقول الله هنا: إن كنت تريد الحصول على ذلك المقام، فعليك طيّ هذا الطريق، وإلاّ فلا يستعصي هذا الأمر عليَّ، فسيأتي إمام حسين آخر ليقوم بهذا الدور؛ فإذا كان الأمر بهذا الشكل، فإنّه من اللازم علينا التنبّه واليقظة، وعلينا أن نعرف موقفنا ممّا يجري من أمور ومسائل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1502,66 +1502,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5D5A7D3C-CDCD-4E90-9D0F-73DE34D27392}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{85073D50-1EC0-4DD0-8CA8-5F636B782B27}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{CB8C20A1-800F-4747-9EB8-3A7D897E9794}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7F0EF64D-A81A-41D1-A4B6-C817B10C479F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1638,61 +1638,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="25" name="_x0000_i0025">
+                <wp:docPr id="1" name="_x0000_i1025">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0025"/>
+                        <pic:cNvPr id="0" name="_x0000_i1025"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1795,61 +1795,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="26" name="_x0000_i0026">
+          <wp:docPr id="2" name="_x0000_i1026">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0026"/>
+                  <pic:cNvPr id="0" name="_x0000_i1026"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1893,266 +1893,266 @@
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> إحدى فقرات حديث عنوان البصري الشريف للإمام الصادق عليه السلام.</w:t>
+        <w:t xml:space="preserve">  إحدى فقرات حديث عنوان البصري الشريف للإمام الصادق عليه السلام.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الفِئَة: أي الفِرْقة، مجموعة تشترك في الصِّفات العامّة، طائفة، جماعة </w:t>
+        <w:t xml:space="preserve">  الفِئَة: أي الفِرْقة، مجموعة تشترك في الصِّفات العامّة، طائفة، جماعة </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">﴿كَمْ مِنْ فِئَةٍ قَلِيلَةٍ غَلَبَتْ فِئَةً كَثِيرَةً بِإِذْنِ الله﴾</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> الغين و الواو و اللام أصلٌ صحيح يدلُّ على خَتْل و أَخْذٍ من حيثُ لا يدري. يقال: غالَهُ‏ يَغُوله‏: أخَذَهُ من حيث لم يدر (معجم مقاييس اللغه ؛ ج‏ ٤، ص ٤۰٢) والغِيلَةُ: الاغتيال. قتل فلان‏ غِيلَةً، أي: [خدعة]، و هو أن يخدعه فيذهب به إلى موضع مستخف، فإذا صار إليه قتله. و الغَائِلَةُ: فعل المُغْتَالِ، [يقال‏]: خفت‏ غَائِلَةَ كذا، أي: شرّه. (كتاب العين، ج ‏٤، ص ٤٤۷).</w:t>
+        <w:t xml:space="preserve">  الغين و الواو و اللام أصلٌ صحيح يدلُّ على خَتْل و أَخْذٍ من حيثُ لا يدري. يقال: غالَهُ‏ يَغُوله‏: أخَذَهُ من حيث لم يدر (معجم مقاييس اللغه ؛ ج‏ ٤، ص ٤۰٢) والغِيلَةُ: الاغتيال. قتل فلان‏ غِيلَةً، أي: [خدعة]، و هو أن يخدعه فيذهب به إلى موضع مستخف، فإذا صار إليه قتله. و الغَائِلَةُ: فعل المُغْتَالِ، [يقال‏]: خفت‏ غَائِلَةَ كذا، أي: شرّه. (كتاب العين، ج ‏٤، ص ٤٤۷).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> راجع: معرفة الإمام، ج ٩، ص ٥٢؛ معرفة الإمام، ج ۱۰، ص ٢٤۸ الهامش؛ وظيفة الفرد المسلم في إحياء حكومة الإسلام، ص ۱۰٣؛ ولاية الفقيه، ج ۱، ص ۱٤۷.</w:t>
+        <w:t xml:space="preserve">  راجع: معرفة الإمام، ج ٩، ص ٥٢؛ معرفة الإمام، ج ۱۰، ص ٢٤۸ الهامش؛ وظيفة الفرد المسلم في إحياء حكومة الإسلام، ص ۱۰٣؛ ولاية الفقيه، ج ۱، ص ۱٤۷.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> مقطع من غزليّات للشاعر محمد حسين بهجت التبريزي (شهريار)، غزل: هماى رحمت.</w:t>
+        <w:t xml:space="preserve"> *** مقطع من غزليّات للشاعر محمد حسين بهجت التبريزي (شهريار)، غزل: هماى رحمت.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سيماء (أو معالم) عاشوراء.</w:t>
+        <w:t xml:space="preserve">  سيماء (أو معالم) عاشوراء.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> «أما والله لو غيرك من العرب يقولها وهو على مثل الحال التي أنت عليها، ما تركت ذكر أمّه بالثكل أن أقوله كائنًا من كان، ولكن والله مالي إلى ذكر أمّك من سبيل إلاّ بأحسن ما يُقدر عليه» مقاتل الطالبيين، ص ۷٣.</w:t>
+        <w:t xml:space="preserve">  «أما والله لو غيرك من العرب يقولها وهو على مثل الحال التي أنت عليها، ما تركت ذكر أمّه بالثكل أن أقوله كائنًا من كان، ولكن والله مالي إلى ذكر أمّك من سبيل إلاّ بأحسن ما يُقدر عليه» مقاتل الطالبيين، ص ۷٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الفرقان (٢٥)، الآية ٦٣.</w:t>
+        <w:t xml:space="preserve">  سورة الفرقان (٢٥)، الآية ٦٣.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> تكبّر.</w:t>
+        <w:t xml:space="preserve">  تكبّر.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FNNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> سورة الإسراء (۱۷)، جزء من الآية ۸٢.</w:t>
+        <w:t xml:space="preserve">  سورة الإسراء (۱۷)، جزء من الآية ۸٢.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>