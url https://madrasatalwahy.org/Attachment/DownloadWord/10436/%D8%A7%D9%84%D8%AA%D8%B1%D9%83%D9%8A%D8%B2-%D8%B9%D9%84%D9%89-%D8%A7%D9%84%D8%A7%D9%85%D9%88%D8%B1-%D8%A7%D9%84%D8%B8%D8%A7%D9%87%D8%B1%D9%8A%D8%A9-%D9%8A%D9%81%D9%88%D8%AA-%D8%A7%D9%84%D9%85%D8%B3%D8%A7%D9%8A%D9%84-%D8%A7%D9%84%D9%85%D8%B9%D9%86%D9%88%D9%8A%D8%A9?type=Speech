--- v0 (2025-10-30)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -651,51 +652,51 @@
         </w:rPr>
         <w:t xml:space="preserve">بعض وصايا الأعاظم تتعلّق بكيفيّة تناول الطعام</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا يوصي العظماء بأن يكون الغذاء الذي يتناوله الشخص بالشكل الذي لا يستغرق هضمه الكثير من الوقت؛ كأن يستغرق هضمه أربع ساعاتٍ أو خمس أو ست ساعاتٍ، وقد يستغرق هضم بعض الأطعمة ثمانية ساعاتٍ! فذلك يُؤذي الجسم، بل ينبغي أن يتناول الإنسان طعامًا سريع الهضم بحيث يُهضَم خلال ساعةٍ أو ساعتين؛ كما أنَّ مقدار الغذاء يُفترض أن يكون قليلًا؛ فكلّما كان مقداره قليلًا، يكون ذلك مريحًا للمعدة، فلا تنشغل المعدة بهضمه كثيرًا، مما يؤدّي إلى قلة انشغال الفكر وسائر أعضاء الجسم به؛ فامتلاء المعدة لا يؤثّر على المعدة فقط، بل يستتبع ذلك تأثيراتٍ على بقيّة الأعضاء؛ فسيكون له تأثير على القلب والرئتين والحجاب الحاجز والكبد، وسيؤدي ذلك إلى اختلال عملها إلى أن تنتهي المعدة من الهضم ويقلّ الضغط عليها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فلذلك الموضوع تأثيرٌ مباشرٌ على كيفيّة رؤية الإنسان للأمور المحيطة به وكيفيّة تفكيره، وله تأثيرٌ خاصٌّ على بعض الأعضاء، حيث ذكر العظماء بعض المسائل المتعلقة بالعلوم الغير طبيعيّة والخارقة للعادة في هذا الشأن والتي لا يسع المجال لذكرها هنا.</w:t>
+        <w:t xml:space="preserve">فلذلك الموضوع تأثيرٌ مباشرٌ على كيفيّة رؤية الإنسان للأمور المحيطة به وكيفيّة تفكيره، وله تأثيرٌ خاصٌّ على بعض الأعضاء، حيث ذكر العظماء بعض المسائل المتعلقة بالعلوم غير طبيعيّة والخارقة للعادة في هذا الشأن والتي لا يسع المجال لذكرها هنا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أتلاحظون؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لذا يقول الإمام الصادق عليه السلام لا ينبغي ملؤُ المعدة، بل على الإنسان، وقبل أن يبدأ بتناول الطعام، أن يرى أيّ الأطعمة الموجودة أمامه، هي المفيدة له، فيتناول من كلّ صنفٍ بمقدار ما يفيده؛ لا أن يقوم بالإسراف بتناول نوعٍ من الطعام، ثمّ يرى بأنَّ هنالك طعامٌ آخر أكثرُ فائدةٍ له، فيتناول منه، وبعدها يلتفت جانباً فيرى نوعًا آخر من الطعام يتلاءم مع مزاجه ولم يكن قد أكل منه بعد. هذا علاوة على ما يقوم به من مجاملةِ صاحب الدعوة أو صديقه أو الشخص الذي قام بإعداد الطعام لكي لا يتعرّض للعتاب والمؤاخذة. على أنَّ كلّ تلك المجاملات تكون على حساب صحّته ومزاجه، ولنرى متى بإمكانه أن يُرجع صحّته إلى سابق عهدها، فقد ثبت بالتجربة العمليّة ـ كما يؤيّد ذلك وصايا العظماء ـ بأنَّ ذلك التأثير ليس تأثيرًا آنيّاً وحسب، بل سيستمر إلى الغد وربما إلى بعد الغد، وإن كان سيضعف التأثير ويتضاءل مع مرور الزمان؛ غير أن له تأثيره.</w:t>
       </w:r>
@@ -918,51 +919,51 @@
         </w:rPr>
         <w:t xml:space="preserve">النموذج الثاني: صلاة الجماعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">[و من الأمثلة الأخرى على هكذا تصـرفات] الشخص الذي يدخل مسجدًا للصلاة، فترى هذا الشخص يستفسر مِن عشرة أشخاصٍ عن إمام الجماعة، من هو إمام الجماعة؟ ما اسمه؟ أين يعمل؟ ما هي طبيعة عمله؟ ذكرت ذلك سابقاً: يكفيك يا هذا، أن ترى المؤمنين قد اقتدوا به، فتستطيع أن تقتدي به أنت أيضًا، فهل أحرزت راحة الضمير بمعرفة ذلك الشخص وخصوصيات هويته وتاريخ ولادته؟! ما الذي ستتوصّل إليه من هذه الأسئلة؟ ستعرف بأنَّه إنسانٌ صالحٌ. هل لصلاتك كل ذلك القدر حتّى تتفحّص بهذا المقدار؟! فليس من المعلوم إمكانيّة عروج صلاتك إلى السقف فيما لو صليت خلف [إنسانٍ صالح]؟! يبدو أنَّ الأمر من الأهميّة لذلك الشخص الذي يريد الصلاة، بحيث إنَّه لا يستطيع الصلاة أربع ركعاتٍ خلف إمام جماعةٍ، ما لم يحرز معرفة كافة التفاصيل المتعلقة به! لا يعكس هكذا تصرّف سوى الانحراف عن جادة الصواب، واتخاذ مسيرٍ مغايرٍ لها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">يقول الله: عليك أن تجعلني أمامك في الصلاة وتقتدي بي؛ كلّ ما في الأمر هو ألّا يكون إمام الجماعة الذي تقتدي به شخصًا معروفًا ومشهورًا بالفسق، ولا شأن لك بما سوى ذلك. لماذا؟ لأنَّك وعند تكبيرك للإحرام، هل ستجعل هذا الشخص نُصب عينيك، أم الله؟ فإن كنتَ تقصده، فصلاتك باطلةٌ! لأنَّ هذا الشخص يُفترض أن يكون وسيلةً للارتباط بالله لا أكثر. فعندما تصعد في حافلة أو في سيّارة أجرةٍ لتذهب من مكان إلى آخر؛ يسألك سائق السيارة: أين وجهتك؟ فتقول إلى ميدان الثورة [على سبيل المثال]. فهل تقوم في هذه الحالة، بالتفحص في شكله وطول قامته، والنظر في هويته الشخصية. [إنَّك لا تفعل ذلك بكلّ تأكيدٍ] فالزمن اللازم لطي الطريق لا يستغرق سوى ربع ساعة، ولا يكون هذا السائق سوى وسيلة لإيصالك إلى الجهة التي تنوي الذهاب إليها. فلا مبرّر لهكذا تصـرّف؛ فلو سألته عن اسمه، لقال: لك ما شأنك واسمي؟! ولو سألته عن لقبه وعدد زوجاته وأطفاله وأحوال عشيرته وكم له من الوقت وهو يمارس هذه المهنة، ومتى جاء إلى هنا، وهل هو مُتعب أم لا! لقال لك: جزاك الله خيرًا، لا أريد نقلك وإن شئت فسأعطيك مالًا لتتركني وشأني، اذهب وجِد لك سيّارةً أخرى تنقلك! فكلّ ذلك مما لا مبرّر له.</w:t>
+        <w:t xml:space="preserve">يقول الله: عليك أن تجعلني أمامك في الصلاة وتقتدي بي؛ كلّ ما في الأمر هو ألّا يكون إمام الجماعة الذي تقتدي به شخصًا معروفًا ومشهورًا بالفسق، ولا شأن لك بما سوى ذلك. لماذا؟ لأنَّك وعند تكبيرك للإحرام، هل ستجعل هذا الشخص نُصب عينيك، أم الله؟ فإن كنتَ تقصده، فصلاتك باطلةٌ! لأنَّ هذا الشخص يُفترض أن يكون وسيلةً للارتباط بالله لا أكثر. فعندما تصعد في حافلة أو في سيّارة أجرةٍ لتذهب من مكان إلى آخر؛ يسألك سائق السيارة: أين وجهتك؟ فتقول إلى ميدان الثورة [على سبيل المثال]. فهل تقوم في هذه الحالة، بالتفحص في شكله وطول قامته، والنظر في هويته الشخصية. [إنَّك لا تفعل ذلك بكلّ تأكيدٍ] فالزمن اللازم لطي الطريق لا يستغرق سوى ربع ساعة، ولا يكون هذا السائق سوى وسيلة لإيصالك إلى الجهة التي تنوي الذهاب إليها. فلا مبرّر لهكذا تصـرّف؛ فلو سألته عن اسمه، لقال: لك ما شأنك واسمي؟! ولو سألته عن لقبه وعدد زوجاته وأطفاله وأحوال عشيرته وكم له من الوقت وهو يمارس هذه المهنة، ومتى جاء إلى هنا، وهل هو مُتعب أم لا! لقال لك: ما جزاك الله خيرًا، لا أريد نقلك وإن شئت فسأعطيك مالًا لتتركني وشأني، اذهب وجِد لك سيّارةً أخرى تنقلك! فكلّ ذلك مما لا مبرّر له.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وهكذا الأمر بشأن الاقتداء في الصلاة، فإمام الجماعة بحكم سائق سيّارة الأجرة، فهو وسيلةٌ ليس إلّا، فهل يوجد تمثيل أكثرُ وضوحًا من هذا لكي استخدمه لتبيان المسألة؟!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أمّا إن كان الموضوع يتعلّق بالبحث عن شخصٍ لكي تقوم بتقليده، فالأمر مختلفٌ هنا، ولا يمكن تشبيهه بسائق السيّارة! أتلاحظون؟ فذلك شيءٌ آخر، فهو ليس وسيلةٌ؛ فأنت تريد هنا أن تُسلّمه أمور دنياك وآخرتك. [غير إنَّنا نرى بأنَّ الأمر قد أصبح على العكس، فقضية اختيار مرجع التقليد] أصبحت مثل حكاية سائق سيّارة الأجرة، والاقتداء بإمام الجماعة شيء آخر. أنت تُسلَّم دنياك وآخرتك بيد مرجع التقليد وأنت غير عارفٍ بأنَّك بفعلك هذا تكون قد وضعت كلّ عمرك تحت تصرّفه.</w:t>
       </w:r>
@@ -1278,51 +1279,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد أخلفتُ الوعد مرّةً أخرى ولم أتمكّن من إنهاء الموضوع، وسيتم شرح ما تبقى من هذه الفقرة في المجلس القادم إن شاء الله. وآمل الانتهاء من شرحها في المجلس القادم إن شاء الله.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بعض الوصايا في كيفيّة استقبال شهر رجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد جرت العادة في كلّ عام على التذكير ببعض المسائل المتعلّقة بالأشهر المباركة. فالأخوة يعلمون بقرب أيّام شهر رجب وشعبان ورمضان، وسأستعرض في المجلس القادم بعض تلك المسائل أيضًا، ولكنَّني وددت أن أطرح أمراً يتعلق بشهر رجب كنت قد سمعته من المرحوم العلاّمة؛ فكان يوصي بشـروع المراقبة الخاصّة بشهر رجب قبل حلول هذا الشهر بأيّام، فيجب على السالك تجديد النظر بموضوع مراقبته وبرنامج عمله وأسلوبه في التعامل وعلاقته مع الآخرين. لأنَّه إن حلّ شهر رجب ولم يصلح الإنسان أموره فلن يستفيد منه، فلا بدَّ من التهيؤ له قبل حلوله؛ فيجب عدم تفويت حتّى اللحظة الواحدة منه، فتلك اللحظة تختلف عن بقيّة اللحظات [التي في الأشهر الأخرى]. فيجب على السالك أن يكون دقيقًا في أسلوب كلامه وعلاقته مع الآخرين، فعليه التكلّم والتعامل مع الغير بأسلوبٍ ألطف. فإن كان الشخص عصبيّ المزاج، فعليه أن يتعامل بمزاجٍ يرتضيه الله؛ وعليه مراعاة رضا الله في كلامه وعلاقته مع الآخرين خصوصًا مع أرحامه وأقربائه وأصدقائه؛ والابتعاد عن التخيّلات والأوهام وكلّ ما يخطر على الذهن؛ ومراعاة الأشخاص وبالخصوص أولئك العاملين تحت أمرته وما شاكل ذلك من الأمور التي يؤكِّد عليها العظماء.</w:t>
+        <w:t xml:space="preserve">لقد جرت العادة في كلّ عام على التذكير ببعض المسائل المتعلّقة بالأشهر المباركة. فالأخوة يعلمون بقرب أيّام شهر رجب وشعبان ورمضان، وسأستعرض في المجلس القادم بعض تلك المسائل أيضًا، ولكنَّني وددت أن أطرح أمراً يتعلق بشهر رجب كنت قد سمعته من المرحوم العلاّمة؛ فكان يوصي بشـروع المراقبة الخاصّة بشهر رجب قبل حلول هذا الشهر بأيّام، فيجب على السالك تجديد النظر بموضوع مراقبته وبرنامج عمله وأسلوبه في التعامل وعلاقته مع الآخرين. لأنَّه إن حلّ شهر رجب ولم يصلح الإنسان أموره فلن يستفيد منه، فلا بدَّ من التهيؤ له قبل حلوله؛ فيجب عدم تفويت حتّى اللحظة الواحدة منه، فتلك اللحظة تختلف عن بقيّة اللحظات [التي في الأشهر الأخرى]. فيجب على السالك أن يكون دقيقًا في أسلوب كلامه وعلاقته مع الآخرين، فعليه التكلّم والتعامل مع الغير بأسلوبٍ ألطف. فإن كان الشخص عصبيّ المزاج، فعليه أن يتعامل بمزاجٍ يرتضيه الله؛ وعليه مراعاة رضا الله في كلامه وعلاقته مع الآخرين خصوصًا مع أرحامه وأقربائه وأصدقائه؛ والابتعاد عن التخيّلات والأوهام وكلّ ما يخطر على الذهن؛ ومراعاة الأشخاص وبالخصوص أولئك العاملين تحت إمرته وما شاكل ذلك من الأمور التي يؤكِّد عليها العظماء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يؤكِّد العظماء على البدء بكلّ ذلك قبل حلول شهر رجب، حتّى إنَّهم قالوا: من المستحسن أن يعمل الشخص على إيجاد أجواء شهر رجب في بيته وبيئته اعتبارًا من الأوّل من شهر جمادي الثاني لكي يُستفاد منه بشكل أكبر. [فعليه تشديد المراقبة] فيما يتعلق بأذنه وعينه وقدمِه؛ فلا يذهب إلى أي مكان، ويَحد مِن تكلّمه مع الآخرين، فلا يتكلم مع أيٍّ كان من الأفراد، ولا ينصت إلى أيّ كلامٍ ولا ينظر إلى أيّ شيءٍ أمامه؛ [ولا يُعطي الفرصة لنفسه بالتسويف] فيقول لا يزال أمامي المزيد من الوقت حتّى حلول شهر رجب، فلدي فرصة عشرين يومًا أو خمسة عشر يومًا على سبيل المثال. [ويقول كذلك:] الله عظيم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، الله عظيم، وهو عظيم دائماً ولكنَّ الله قد جعل لكلّ شيء سببًا وعلّة لتحقُّقه، وخلاصة الأمر، فقد أكَّد العظماء على أهميّة ذلك الاستعداد الذي يُفتَرض على الشخص إيجاده في نفسه لغرض الورود في هذه الأشهر المباركة رجب وشعبان ورمضان؛ لا نفس الدخول في تلك الأشهر هكذا بلا استعداد، فلِتلك الأشهر جوّها الخاصّ بها. فالمهمّ هو: كم هو مقدار ذلك الاستعداد الذي أوجده الشخص لهذا الغرض؟ فقد كان العظماء يقولون: ستأكل من الحساء بمقدار يتناسب مع ما تدفع من نقود؛ فكلّما قام الإنسان بتقوية ذلك الاستعداد، كلّما كان أكثر تأهيلًا لأجل ورود الفيض الإلهي على قلبه ونفسه.</w:t>
       </w:r>
@@ -1371,88 +1372,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{32F1C70B-5EE3-4EE4-8314-5120382A95E2}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4E2AF45A-7181-488E-A560-1611FEF1A184}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{46B49021-BD1E-4CFB-BEDD-A9E5B7F29097}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C268F403-AB86-476C-ABFD-15D34A3A907F}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1501,61 +1509,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="17" name="_x0000_i0017">
+                <wp:docPr id="29" name="_x0000_i0029">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0017"/>
+                        <pic:cNvPr id="0" name="_x0000_i0029"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1658,61 +1666,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="18" name="_x0000_i0018">
+          <wp:docPr id="30" name="_x0000_i0030">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0018"/>
+                  <pic:cNvPr id="0" name="_x0000_i0030"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2309,51 +2317,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3132,61 +3140,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3461,63 +3544,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>