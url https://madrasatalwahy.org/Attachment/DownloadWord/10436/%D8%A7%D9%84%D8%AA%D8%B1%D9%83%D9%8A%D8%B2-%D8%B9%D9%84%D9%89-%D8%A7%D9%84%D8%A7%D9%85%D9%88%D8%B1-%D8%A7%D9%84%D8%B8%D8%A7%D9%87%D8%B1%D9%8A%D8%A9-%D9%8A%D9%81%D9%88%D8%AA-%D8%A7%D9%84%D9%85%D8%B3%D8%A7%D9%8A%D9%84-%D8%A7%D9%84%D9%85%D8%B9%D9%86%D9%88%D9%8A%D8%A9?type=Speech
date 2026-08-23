--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -1373,66 +1373,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{4E2AF45A-7181-488E-A560-1611FEF1A184}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{721F9278-CFBD-482D-A81B-830880647153}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{C268F403-AB86-476C-ABFD-15D34A3A907F}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{BC34C4C2-0716-41C1-8087-31F6A1BFBA62}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1509,61 +1509,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="29" name="_x0000_i0029">
+                <wp:docPr id="59" name="_x0000_i0059">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0029"/>
+                        <pic:cNvPr id="0" name="_x0000_i0059"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1666,61 +1666,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="30" name="_x0000_i0030">
+          <wp:docPr id="60" name="_x0000_i0060">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0030"/>
+                  <pic:cNvPr id="0" name="_x0000_i0060"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>