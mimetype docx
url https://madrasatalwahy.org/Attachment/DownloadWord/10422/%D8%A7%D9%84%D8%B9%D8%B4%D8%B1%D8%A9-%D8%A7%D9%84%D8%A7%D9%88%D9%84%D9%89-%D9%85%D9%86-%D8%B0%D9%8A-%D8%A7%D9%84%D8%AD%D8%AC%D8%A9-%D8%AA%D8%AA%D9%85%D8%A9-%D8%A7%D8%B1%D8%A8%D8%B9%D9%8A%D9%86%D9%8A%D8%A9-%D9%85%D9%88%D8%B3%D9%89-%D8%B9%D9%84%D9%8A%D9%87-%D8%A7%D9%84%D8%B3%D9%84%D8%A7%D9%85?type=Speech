--- v0 (2025-11-14)
+++ v1 (2026-07-14)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -467,51 +468,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد كان النبيّ موسى عليه السلام طيلة هذه الأربعين يوماً بغير طعام ولا شراب ولا نوم، كان دائماً في تمام هذه المدّة يعيش حالة الجذبة، من تلك الجذبات التي نسأل اللـه أن يرزقنا منها، والتي لو رزقنا منها ذرّة لوضعنا كلّ العالم بما فيه ومن فيه جانباً، كلّ ما في العالم وكلّ من في العالم، كلا الأمرين نضعهما جانباً، فالإنسان عندها لا يمكنه أن يلتفت إلى شيء آخر، ولو أراد ذلك لأصيب بحالة من الغثيان.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ضرورة الحفاظ على الأجواء المعنويّة وترك الخوض في الأمور التافهة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فمثلاً هذه المجالس التي هي مجالس ذكر وتوجّه وحديث عن المحبوب والمعشوق، ومجالس ذكرٍ للعظماء والأولياء، هل يأتي الإنسان ويشرع بالكلام السياسيّ والاجتماعي بدلاً من هذه المجالس؟ يقول لقد ارتفعت الأسعار أو رخصت، لقد خربت الأمور أو صلحت... فكلّ هذا يسبّب الغثيان للإنسان، ويؤدّي إلى تبدّل أحواله، إنّ هذا الكلام يخرّب.. يخرّب الجوّ.. يخرّب النفس.. يخرّب الذهن.. يخرّب الفكر.. يخرّب حالة الترقّي.. يفسد العروج.. إنّ كلمة واحدة من هذا الكلام تصنع كلّ ذلك؛ كأن يقال لك: سيّدنا فلان في الشارع صنع كذا وكذا! يا أخي فليقل ما! ماذا يفيد في هذا المقام يا عزيزي! لقد حدث كذا وكذا، فليكن! هذه الأحداث التي لا قيمة لها والتي هي دائماً موجودة، اليوم صعود وغداً نزول، وهكذا تغيّر دائم وتحوّل، فلنسعَ وراء شيء ولنوجّه أنفسنا وقلوبنا نحو مسائل ومطالب غير هذه... أنا لا أقول لا ينبغي الحديث حول هذه المسائل، لا ولكن لكلّ مقام مقال، ولكلّ شيء ظرفه الخاص وزمانه الخاص، فإذا خرج عنها سوف يلوّث الفضاء، ولا يمكن للإنسان أن يحلّق بعد ذلك في فضاء ملوّث، ولا يمكنه العروج، فمثلاً افترضوا أنّي الآن بدلاً من هذه المطالب التي ألقيها للإخوة وهم يقومون بالإنصات إليها بنفوسهم المستعدّة وقلوبهم المستنيرة والمشرقة، فيقومون بالنظر والتفكّر في ما أقول، ويقيّمون نقاط الضعف والقوّة فيه، فإذا ما قمت فجأة بالحديث عن تلك المسائل ماذا يحدث؟ هل تصوّرتم؟ هل تريدون أن نجرّب؟ تقولون: لا لا لا نريد، فهذه الأمور نعرفها أكثر منك، فنحن نعرف هذه الخزعبلات أكثر منك، فنحن أكثر منك اطّلاعاً على ما كتب في الجرائد والصحف، لا بل حدّثنا عمّا سمعت من العظماء وما سمعته من الأولياء وأصحاب الشأن، حدّثنا عن هذا، أما ذاك فنحن نعرفه. </w:t>
+        <w:t xml:space="preserve">فمثلاً هذه المجالس التي هي مجالس ذكر وتوجّه وحديث عن المحبوب والمعشوق، ومجالس ذكرٍ للعظماء والأولياء، هل يأتي الإنسان ويشرع بالكلام السياسيّ والاجتماعي بدلاً من هذه المجالس؟ يقول لقد ارتفعت الأسعار أو رخصت، لقد خربت الأمور أو صلحت... فكلّ هذا يسبّب الغثيان للإنسان، ويؤدّي إلى تبدّل أحواله، إنّ هذا الكلام يخرّب.. يخرّب الجوّ.. يخرّب النفس.. يخرّب الذهن.. يخرّب الفكر.. يخرّب حالة الترقّي.. يفسد العروج.. إنّ كلمة واحدة من هذا الكلام تصنع كلّ ذلك؛ كأن يقال لك: سيّدنا فلان في الشارع صنع كذا وكذا! يا أخي فليقل مايريد! ماذا يفيد في هذا المقام يا عزيزي! لقد حدث كذا وكذا، فليكن! هذه الأحداث التي لا قيمة لها والتي هي دائماً موجودة، اليوم صعود وغداً نزول، وهكذا تغيّر دائم وتحوّل، فلنسعَ وراء شيء ولنوجّه أنفسنا وقلوبنا نحو مسائل ومطالب غير هذه... أنا لا أقول لا ينبغي الحديث حول هذه المسائل، لا ولكن لكلّ مقام مقال، ولكلّ شيء ظرفه الخاص وزمانه الخاص، فإذا خرج عنها سوف يلوّث الفضاء، ولا يمكن للإنسان أن يحلّق بعد ذلك في فضاء ملوّث، ولا يمكنه العروج، فمثلاً افترضوا أنّي الآن بدلاً من هذه المطالب التي ألقيها للإخوة وهم يقومون بالإنصات إليها بنفوسهم المستعدّة وقلوبهم المستنيرة والمشرقة، فيقومون بالنظر والتفكّر في ما أقول، ويقيّمون نقاط الضعف والقوّة فيه، فإذا ما قمت فجأة بالحديث عن تلك المسائل ماذا يحدث؟ هل تصوّرتم؟ هل تريدون أن نجرّب؟ تقولون: لا لا لا نريد، فهذه الأمور نعرفها أكثر منك، فنحن نعرف هذه الخزعبلات أكثر منك، فنحن أكثر منك اطّلاعاً على ما كتب في الجرائد والصحف، لا بل حدّثنا عمّا سمعت من العظماء وما سمعته من الأولياء وأصحاب الشأن، حدّثنا عن هذا، أما ذاك فنحن نعرفه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وواقعاً هذا ما يحدث لو تحدّثنا عن هذه الأمور، إذ تكفي جملة واحدة لتفسد جوّ المجلس، جملة واحدة كافية، ولا حاجة أن يتحدّث الإنسان لمدّة ساعة حول تلك القضايا حتى تحصل النتيجة، بل بمجرّد أن يأتي الذهن إلى عالم الكثرة، وبمجرّد أن يأتي الذهن إلى هذه المسائل المتكثّرة في الدنيا، وبمجرّد أن تنزل النفس إلى هذا المستوى.. فإنّ الجوّ يخرب ويفسد. لذا كان المرحوم العلاّمة يقول على الرفقاء حينما يلتقون في مجالسهم أن لا يتحدّثوا في أحاديث دنيويّة، فلا يتحدّثوا عن السياسة والمسائل الاجتماعيّة المستهلكة، فهذه المسائل موجودة سواء تحدّثت عنها أم لم تتحدّث، وهي موجودة في كلّ مكان، أما الشيء الذي هو عزيز وغير متوفّر، فهو الذي ينبغي علينا أن نسعى إليه، الشيء الذي لا نجده في أيّ مكان هو الذي ينبغي لنا أن نبحث عنه ونعثر عليه. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد كان للنبيّ موسى حالة كهذه، ثمّ إنّ اللـه تعالى يقول: </w:t>
       </w:r>
@@ -701,51 +702,51 @@
         </w:rPr>
         <w:t xml:space="preserve">وينبغي الالتفات إلى ما ذكره العلماء العظام من أنّ القسم الملحق بالدعاء هو ليس منه، وإن كان يحتوي مضامين عالية، ولكنّه لا صلة له به، فعندما يقول سيّد الشهداء: يا ربّ يا ربّ يا ربّ يعلم أنّ الدعاء قد انتهى، وأنّ كلّ ما يريد قوله وكلّ المطالب قد قالها. وأمّا أنّ هذه الإضافة من أين جاءت؟ فأنا منذ مدّة مديدة أبحث عن تلك النسخة وأعدّها ضالّة لي، فمن المعلوم أنّ هذا الذيل الذي أورده المرحوم الشيخ عبّاس القمّي في المفاتيح مأخوذ من إحدى نسخ كتاب الإقبال للمرحوم السيّد ابن طاووس، فليست كلّ نسخ الإقبال متضمّنة لهذا الذيل، بل نسخة واحدة منه فقط، فمن أين جاءت هذه الإضافة فيها؟ بالنسبة للحقير من المسلّم أنّها ليست من نفس دعاء عرفة، أمّا كونها لسيّد الشهداء أنشأها في مقامٍ آخر، أم لابن عطاء الإسكندري ـ أحد عرفاء مصر ـ كما يحتمل البعض، حيث أوردها هذا الأخير في مناجاته العطائية، ولكنّها ليست متناسبة مع مناجاته بل تختلف عنها، وعلى كلّ حال يحتمل البعض أنّها له، غاية الأمر أنّ من ألحقها بدعاء الإمام الحسين عليه السلام قد ركّبها تركيباً. ولكن أنا أستبعد أن يكون ابن عطاء الإسكندري قد أنشأ هذه المناجاة، بل أحتمل احتمالاً كبيراً وأظنّ ظنّاً قويّاً أنّ هذه العبارات لمعصوم، غاية الأمر أنّه أوردها في مناجاته، وأنا لا زلت أبحث عن هذا الأمر وقد أوصيت بعض المكتبات أنّها إذا عثرت على النسخ الأصليّة فهي أحد المطالب التي أبحث عنها والتي تمثّل ضالّة لي أحاول العثور عليها، فإذا أمكن للإخوة والأصدقاء العثور عليها فأنا لهم من الشاكرين. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">وعلى كلّ حال فدعاء يوم عرفة هذا دعاء عجيب جدّاً، فالإمام يتحدّث فيه عن كلّ مراتب تكوّننا في هذه الدنيا، وعن مراتب التربية ومراتب نزول التوحيد في العوالم المختلفة؛ إلهي أنت كنت لنا وكنت وكنت، أخرجتنا من كتم العدم، وتعهّدتنا ورفعت عنّا الموانع، وهيّأت لنا الوسائل والمعدّات، جعلت تربيتنا على هذا النحو، نجّيتنا من الضلال، أنجيتنا من السقوط في فخاخ الهلاك وشبكات الشيطان، فأنت كنت الحافظ لنا، ولولاك لكنّا من الهالكين، واقعاً عجيب عندما يقرأ الإنسان هذا الدعاء الشفّاف والصريح الذي يصف تمام خفايا وجودنا بكلّ وضوح، فإنّ كلّ خليّة من خلايا جسده ترتجف، وعلى الإنسان أن يقف عنده ويتأثّر به ويهتزّ له. إذا قرأه الإنسان بتوجّه وتمعّن فينبغي أن يترك تغييرات عميقة فيه، ويعرف موقعه الحقيقي. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فهذه أحد الأعمال التي كان المرحوم العلاّمة يوصي بها، وكان هو بنفسه كما أذكر في كلّ سنة من يوم عرفة يذهب بعد الظهر ويجلس في زاوية وحيداً ويقرأ دعاء عرفة. وكذلك حين تشرّفنا بالحجّ، حين كان عمري حوالي سبعة عشر عاماً، أذكر أنّه بعد الظهر من يوم عرفة، أخذ كتاب مفاتيح الجنان ومشى وحيداً بينما كنّا نحن في الخيام، ثمّ رجع قبيل الغروب، وكان قد اشتغل بقراءة هذا الدعاء. إنّ أمثال هؤلاء يدركون قيمة هذا الدعاء جيّداً، ويعرفون أنّ هذه الكلمات قد ترشّحت من قلب المعصوم. وهذه مسائل أوصونا بها، وأكّدوا علينا بها، ويكفي أن يقوم عمل من هذه الأعمال بجذب الإنسان، فهزّة واحدة من الهزّات التي تصيب الإنسان تكفي، وبرقة واحدة من هذه البرقات تكفي لتحرق كيان وجوده وتعلّقاته وكلّ ما هو موجود، ولذا يقولون ينبغي أن لا نقصّر، وعندما نريد القيام بهذه الأعمال فينبغي أن نقوم بها بدقّة وحساب، وينبغي أن نقرأة بتوجّه، لنرى أنّ التأثير الذي يتركه تأثير أبديٌّ خالد، ينبغي أن نغتنم الاستفادة من الفرص.</w:t>
+        <w:t xml:space="preserve">فهذه أحد الأعمال التي كان المرحوم العلاّمة يوصي بها، وكان هو بنفسه كما أذكر في كلّ سنة من يوم عرفة يذهب بعد الظهر ويجلس في زاوية وحيداً ويقرأ دعاء عرفة. وكذلك حين تشرّفنا بالحجّ، حين كان عمري حوالي سبعة عشر عاماً، أذكر أنّه بعد الظهر من يوم عرفة، أخذ كتاب مفاتيح الجنان ومشى وحيداً بينما كنّا نحن في الخيام، ثمّ رجع قبيل الغروب، وكان قد اشتغل بقراءة هذا الدعاء. إنّ أمثال هؤلاء يدركون قيمة هذا الدعاء جيّداً، ويعرفون أنّ هذه الكلمات قد ترشّحت من قلب المعصوم. وهذه مسائل أوصونا بها، وأكّدوا علينا بها، ويكفي أن يقوم عمل من هذه الأعمال بجذب الإنسان، فهزّة واحدة من الهزّات التي تصيب الإنسان تكفي، وبرقة واحدة من هذه البرقات تكفي لتحرق كيان وجوده وتعلّقاته وكلّ ما هو موجود، ولذا يقولون ينبغي أن لا نقصّر، وعندما نريد القيام بهذه الأعمال فينبغي أن نقوم بها بدقّة وحساب، وينبغي أن نقرأه بتوجّه، لنرى أنّ التأثير الذي يتركه تأثير أبديٌّ خالد، ينبغي أن نغتنم الاستفادة من الفرص.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الأذكار التوحيديّة الموسوية ومضامينها الرفيعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومن جملة المطالب الأذكار التوحيديّة في هذه الأيام العشرة، وهي المرويّة عن أمير المؤمنين عليه السلام، وتقع في عشر فقرات، وهي أذكار عجيبة، تدعى بالأذكار التوحيديّة الموسويّة، والتي ترجع قصّتها إلى أربعين حضرة موسى، حيث ألقى اللـه إليه حقيقتها وواقعيّتها، ولدينا في الروايات أنّ على الإنسان أن يقرأها، وفي بعض الروايات أن يقرأها عشر مرّات في اليوم، وهذا أفضل، وبالطبع كما ذكرنا ينبغي أن تُقرأ مع الالتفات إلى المعاني: </w:t>
       </w:r>
@@ -850,51 +851,51 @@
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لا إله إلا اللـه عدد الشوك والشجر، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إله إلا اللـه بعدد الأشواك والأشجار</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> لا إله إلا اللـه عدد الشعر والوبر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve"> فلـ (لا إله إلا اللـه) تجلّيات بعدد كلّ واحدة من أوبار الحيوانات وأشعارها، واقعاً هذا في غاية الغرابة، ومثير لتعجّب الإنسان!</w:t>
+        <w:t xml:space="preserve"> فلـ (لا إله إلا اللـه) تجلّيات بعدد كلّ واحدة من أوبار الحيوانات وشعورها، واقعاً هذا في غاية الغرابة، ومثير لتعجّب الإنسان!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إله إلا اللـه عدد الحجر والمدر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، بأعداد أحجار العالم، لا فقط أحجار الأرض، وبعدد قطع الطين اليابس المتماسك فيه ـ واقعاً كيف يعرّف اللـه نفسه؟! كيف يبيّن ويقول أنه كلّ شيء؟! أنه في كلّ مكان؟! كيف يبيّن معنى صرافة ذاته؟! بأيّ بيان يبيّن ذلك [إن لم يبيّنه بهذا]؟! بعدد الأحجار لا إله إلا اللـه، بعدد المدر في كلّ العالم لا إله إلا اللـه، أي أنّ كلّ حقيقة ترونها لها جهة ارتباط به، ولها جهة فناء في حدّ نفسها، فهي بدونه فانية: لا إله إلا اللـه، وهي به باقية، فبالارتباط به تحصل على البقاء، وبدون الارتباط به تفنى، أليس هذا هو معنى سريان حقيقة التوحيد في كافّة الأعيان الخارجيّة؟ أليس هذا هو معناها؟ لو كان لها معنى آخر فما هو؟! </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
@@ -977,63 +978,63 @@
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، فالليل حين يحلّ، والصبح حينما يظهر من جديد، ففي كلّ ذلك لا إله إلا اللـه، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لا إله إلا اللـه عدد الرياح في البراري والصخور</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">، بعض الإخوة كانوا يقولون لي: عندما كنّا نسمع صوت الريح كنّا نسمع معه صوت لا إله إلا اللـه، وبالطبع هذا السماع هو بأذن القلب، فهذا كلّه كائن وحقّ. وذلك الذي يقول بأنّ أمير المؤمنين كان يزورني فكانت علامته أنّ الحصى الصغيرة التي في الجدران كانت مشغولة معه بالذكر والتسبيح، فهذا ليس بالقول الهزل، وليس حقيقة الأمر أنّ هذه الأمور تحدث فجأة في ذلك الحين، لا بل هي موجودة وكائنة، غاية الأمر علينا أن نرفع من مستوى الجهاز الذي يلتقطها، فما دمنا الآن نجلس في هذه الغرفة فإنّ كافّة الأمواج موجودة فيها، ولكنّنا لا نسمعها، لماذا؟ لأنّنا لا نمتلك ذلك الجهاز، لو امتلكنا جهازاً فإنّا سنسمع بحسب قدرة هذا الجهاز، فلو كان ضعيفاً سمعنا بعض الأمواج، ولو قويّناه سمعنا أكثر، ولو كان أكثر قوّة أمكننا أن نسمع أكثر فأكثر، وكلّما كان الجهاز أقوى، فقدرته على الالتقاط ستكون أكثر فأكثر، وكما يقول المرحوم الحاج هادي السبزواري: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ContentNormal_MS_V1"/>
-[...11 lines deleted...]
-        <w:pStyle w:val="ContentNormal_MS_V1"/>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">موسى اى نيست كه دعوى "انا الحق" شنود *** ور نه اين زمزمه كه در شجرى نيست كه نيست</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ومعناه: ليس هناك أحد كالنبيّ موسى عليه السلام ليسمع صوت أنا الحق، وإلا فإنّه ما من شجرة إلا ولها هذا النداء.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ليس هناك من شجرة لا تردد هذا الذكر، فكلّ الأشجار تردّده، ولكن عليك أن تكون كموسى عليه السلام لتسمعها، فدائماً هناك نداء أنا الحق، أنا الحق كان في هذه الشجرة، وأنا الحقّ هو في هذا المكبّر للصوت الذي أمامي، من الذي يسمعه؟ لا بدّ أن يأتي موسى ليسمعه، لا أنّه يخلق هذا الصوت عندما يأتي. و"أنا الحقّ" متحقّق في هذا العامود، و"أنا الحقّ" كائن في هذا السجّاد، و"أنا الحقّ" في هذا المصباح، و"أنا الحقّ" في هذه المروحة التي تقوم بالدوران، وفي حركتها، ففي كلّ ذلك ظهور التوحيد وظهور الحقّ وسريان التوحيد موجود، عليك أن تقوّي الجهاز اللاّقط لتدرك ذلك. ارتفع إلى هذا المستوى فإنّهم سيطلعونك عليه لا على أكثر م  نه، وارتق أكثر يطلعوك على الأكثر، ومهما ارتقيت أكثر رأيت ما يناسب الأفق الذي أنت فيه، لا أنّ هذه الحقائق لا وجود لها، لا بل هي موجودة ونحن علينا أن نرتقي إليها، نحن علينا أن نصل لنرى الحقائق المخفيّة، الحقائق التي هي موجودة الآن، لا التي ستخلق لاحقاً، فهي الآن موجودة، غير أنّ العين لا تمتلك الرؤية. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
@@ -1121,88 +1122,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{88C0137B-F410-4F31-9648-1B5BFAC7DEEA}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{94DAB8F0-45A4-4108-A622-42A2FB72A6F4}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E97B755D-1EF1-4AB6-895A-0D3ABEBAFC56}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E1608BE8-9061-46A6-BF1D-69CF9BE0A810}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1251,61 +1259,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="67" name="_x0000_i0067">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0067"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1408,61 +1416,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="68" name="_x0000_i0068">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0068"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -2133,51 +2141,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2956,61 +2964,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -3285,63 +3368,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>