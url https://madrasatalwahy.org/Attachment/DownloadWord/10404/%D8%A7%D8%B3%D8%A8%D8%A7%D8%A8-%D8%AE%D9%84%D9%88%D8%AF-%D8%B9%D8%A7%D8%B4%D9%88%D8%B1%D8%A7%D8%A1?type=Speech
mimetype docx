--- v0 (2025-11-12)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -1941,88 +1942,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{1BE4D205-DAAE-45C9-8424-4667D6B78930}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F4C356C1-B29A-4572-BFBA-9A2ED1B6A6C1}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{43396D6B-4CCA-4C4E-8A17-885D5CC3B484}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3892F1B0-1B32-4121-B5C5-8F027996EDD5}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2071,61 +2079,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="35" name="_x0000_i0035">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0035"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2228,61 +2236,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="36" name="_x0000_i0036">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0036"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3114,51 +3122,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3937,61 +3945,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4266,63 +4349,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>