--- v1 (2026-06-23)
+++ v2 (2026-08-10)
@@ -1837,51 +1837,51 @@
         </w:rPr>
         <w:t xml:space="preserve">رحم الله جدّنا المرحوم الحاج السيّد معين ـ وهذه الأمور والأخلاق ممّا ينبغي لنا أن نعجن بها أنفسنا ـ فقد كان خطيباً حسينياً، وفي يوم من الأيام أوصاه المرحوم الحاج هادي الأبهري، وهو معهود لدى الرفقاء والأصدقاء، ولديهم من الأخبار الكثير والقليل عن حالاته، فقال له: إذا قرأت في مكان و أعطوك مبلغاً من المال فلا تعدّه، وعليك أن تضع كلّ النقود في جيب واحد، مثلاً إذا ذهبت إلى المجلس الفلاني، فأعطوك هديّة معيّنة هناك، وفي نفس اليوم ذهبت إلى مجلس آخر أيضاً ثمّ آخر ثمّ آخر ...، عندها ستختلط النقود مع بعضها، وفي المساء لن تعرف مقدار ما أعطي في كل مجلس. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا الكلام كلام مهمّ جداً ها!! لن تعرف. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">كان المرحوم السيّد معين ينقل لنا هذه القضايا وفجأة كان يضحك، بالطبع كان هناك وصيّة أخرى أوصى بها وأنا لم أكن أفعلها وهي بالطبع لا تستحقّ الذكر، كان يقول: أنا كنت أذهب إلى منزل إحدى النساء المؤمنات وكانت امرأة عفيفة تجمع مجموعة من الجيران في اليوم الخامس من كل شهر أو اليوم الثالث وتقيم مجلس عزاء أبي عبد الله، وأنا كنت أذهب عبر مستديرة الإمام الحسين ثمّ (كأنّني ذكرت هذا الأمر للأصدقاء سابقاً، لا بأس أذكرها مرّة أخرى، وأكرّرها) وفي نفس الموقع السابق ( هذه القضيّة تعود إلى أربعين سنة ماضية أو خمسة وأربعين سنة، نعم نعم أربعين سنة) فكان عندما يأتي ويقرأ المجلس تقدّم له توماناً واحداً مع الشاي الذي تحضره، في صينيّة الشاي، كانت تضعه هناك مع الحلوى وهذه الأمور، وخلاصة الأمر كنت آخذه وأضعه في جيبي وأعود. كان يقول: وقد مضى على هذه المسألة سنوات متمادية، وصرت في بعض الأوقات عندما أذهب أدفع لسيّارة الأجرة حوالي مائتين أو ثلاثمائة تومان، ومع ذلك كانت تضع نفس ذلك التومان الواحد، ولم يكن ليتغيّر من مكانه، نفس تلك الألف تومان التي كانت تعطيه في البداية بقيت تعطيه، وأنا كنت أدفع مائتين أو ثلاثمائة تومان لسيّارة الأجرة، وكنت آتي وأذهب... [ضحك من قبل سماحة السيّد]. وواقعاً هذه الأمور فيها دروس لنا، هذه الأمور بالنسبة لنا فيها درس و عبرة. أليس كذلك؟</w:t>
+        <w:t xml:space="preserve">كان المرحوم السيّد معين ينقل لنا هذه القضايا وفجأة كان يضحك، بالطبع كان هناك وصيّة أخرى أوصى بها وأنا لم أكن أفعلها وهي بالطبع لا تستحقّ الذكر، كان يقول: أنا كنت أذهب إلى منزل إحدى النساء المؤمنات وكانت امرأة عفيفة تجمع مجموعة من الجيران في اليوم الخامس من كل شهر أو اليوم الثالث وتقيم مجلس عزاء أبي عبد الله، وأنا كنت أذهب عبر مستديرة الإمام الحسين ثمّ (كأنّني ذكرت هذا الأمر للأصدقاء سابقاً، لا بأس أذكرها مرّة أخرى، وأكرّرها) وفي نفس الموقع السابق ( هذه القضيّة تعود إلى أربعين سنة ماضية أو خمسة وأربعين سنة، نعم نعم أربعين سنة) فكان عندما يأتي ويقرأ المجلس تقدّم له توماناً واحداً مع الشاي الذي تحضره، في صينيّة الشاي، كانت تضعه هناك مع الحلوى وهذه الأمور، وخلاصة الأمر كنت آخذه وأضعه في جيبي وأعود. كان يقول: وقد مضى على هذه المسألة سنوات متمادية، وصرت في بعض الأوقات عندما أذهب أدفع لسيّارة الأجرة حوالي مائتين أو ثلاثمائة تومان، ومع ذلك كانت تضع نفس ذلك التومان الواحد، ولم يكن ليتغيّر من مكانه، نفس تلك التومان الواحد التي كانت تعطيه في البداية بقيت تعطيه، وأنا كنت أدفع مائتين أو ثلاثمائة تومان لسيّارة الأجرة، وكنت آتي وأذهب... [ضحك من قبل سماحة السيّد]. وواقعاً هذه الأمور فيها دروس لنا، هذه الأمور بالنسبة لنا فيها درس و عبرة. أليس كذلك؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">والشخص الذي يريد أن يذهب الآن ـ الأمر لا يختصّ بمحرّم فقط، حتّى من يريد أن يذهب في شهر رمضان ـ لا ينبغي أن يقول بعد التبليغ: لقد كان هذا المقدار قليلاً، كان هذا المقدار كثيراً. لماذا؟ لأنّك أنت ذهبت إلى التبليغ! وفي صفر كذلك، فهذه القضيّة لا تختصّ بعاشوراء فقط، بل ترتبط بالأئمّة.. بالتبليغ، بل هي أعمّ من الأئمّة فهي ترتبط بتبليغ الدين، وبإحياء الدين، وبإحياء الذكر، فينبغي أن يكون الأمر على هذا النحو؛ وعندها ستختلف الأمور اختلافاً كبيراً! ستختلف كثيراًً! سيكون وقع الكلام مختلفاً! وهذه الوصايا هي التي ذكرها الأعاظم. وفي المقابل ينبغي على صاحب الدعوة أن يحترم المبلّغ الذي يدعوه، لا أن ينظر إليه كأيّ إنسان، بل ينبغي أن نحترمه بعنوانه مبلّغاً للدين يؤدّي واجبه و تكليفه، فينبغي أن ننظر إليه من هذه الناحية والحيثيّة، فنرسل له سيّارة ونحضره. لا أن نقول له: تعال إلينا أيها الشيخ المحترم.. لا، بل مع كامل الاحترام، ومع كامل اللياقة ينبغي دعوته، طبعاً يمكن للإنسان أن يوكل هذه المسألة لشخص آخر، فيذهب شخص آخر ويحضره، ولكن ينبغي أن لا نقتصر على مجرّد الدعوة، لا! بل ينبغي عليه أن يعدّ مقدّمات حضوره. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">حسناً! لقد ذكرنا للإخوة والأصدقاء الأحبّاء بعض ما يرتبط بكيفيّة مجالس العزاء وكيفيّة إحياء الذكر في شهر محرّم.</w:t>
       </w:r>
@@ -1943,66 +1943,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{F4C356C1-B29A-4572-BFBA-9A2ED1B6A6C1}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{C77F6F40-B66F-4DBB-8BF4-8BDB0A7E000D}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{3892F1B0-1B32-4121-B5C5-8F027996EDD5}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{F8F86BAB-0C85-4197-B9B6-4705E3B891F3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2079,61 +2079,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="21" name="_x0000_i0021">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0021"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2236,61 +2236,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="22" name="_x0000_i0022">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0022"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>