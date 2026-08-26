--- v0 (2026-07-08)
+++ v1 (2026-08-26)
@@ -1,1653 +1,16528 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <!-- Generated by Spire.Doc -->
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="391394EF" w14:textId="1DF6809E" w:rsidR="00233B00" w:rsidRDefault="00DE11BC" w:rsidP="000E4410">
       <w:pPr>
-        <w:pStyle w:val="ContentNormal_MS_V1"/>
-[...1 lines deleted...]
-          <w:rFonts w:hint="cs"/>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4578C7" w14:textId="77777777" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>هو العليم</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67374FF8" w14:textId="14B0FA5A" w:rsidR="00233B00" w:rsidRDefault="00DE11BC" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5003C997" w14:textId="77777777" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="MaintitleMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>خطبة السيّدة زينب عليها السلام في مجلس يزيد لعنه الله</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C59804B" w14:textId="64811713" w:rsidR="00233B00" w:rsidRPr="00BB3EE1" w:rsidRDefault="00233B00" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE11BC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="509BA04D" w14:textId="77777777" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t>إعداد: الهيئة العلمية في موقع مدرسة الوحي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6188C1" w14:textId="475F1F93" w:rsidR="00233B00" w:rsidRDefault="00DE11BC" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C84BB3" w14:textId="274B24EB" w:rsidR="00233B00" w:rsidRDefault="00DE11BC" w:rsidP="000E4410">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0CE7F9" w14:textId="77777777" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="00233B00">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362BFC0C" w14:textId="0BC33FB6" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00DE11BC" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEB40BE" w14:textId="5C6FD147" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00DE11BC" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507121DD" w14:textId="77777777" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00233B00" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِسْمِ اللهِ الرَّحْمَنِ الرَّحِيمِ‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F2CFC65" w14:textId="4A966749" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00233B00" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">وصلّى اللهُ على محمّد </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وآله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الطَّاهرين‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDB71C1" w14:textId="6C3EEEB7" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00FB6BC4" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ولعنة</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الله على أعدائهم أجمعين من الآن إلى قيام يوم الدين</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA7C265" w14:textId="05A6B28B" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00FB6BC4" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ولا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حول </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ولا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00A15D31">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قوّة إلاّ باللهِ العليّ العظيم‏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD968E4" w14:textId="48BC786B" w:rsidR="00233B00" w:rsidRPr="00A15D31" w:rsidRDefault="00DE11BC" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B1AF3D" w14:textId="016482BB" w:rsidR="00233B00" w:rsidRPr="00233B00" w:rsidRDefault="00DE11BC" w:rsidP="00DE11BC">
+      <w:pPr>
+        <w:pStyle w:val="BesmMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6199E89D" w14:textId="77777777" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كتاب الإحتجاج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>للشيخ الطبرسي: رَوَى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَيْخٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَدُوقٌ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَشَايِخِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَنِي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَاشِمٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَغَيْرُهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النَّاسِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَمَّا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دَخَلَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلِيُّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بْنُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحُسَيْنِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَلَوَاتُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَحَرَمُهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَزِيدَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَعَنَهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جِي‏ءَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِرَأْسِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحُسَيْنِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عليه السلام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَوُضِعَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَيْنَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَدَيْهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طَسْتٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَجَعَلَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَضْرِبُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثَنَايَاهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِمِخْصَرَةٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَانَتْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَدِهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وهُوَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَقُولُ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B8F408E" w14:textId="5C9E2C28" w:rsidR="00233B00" w:rsidRPr="00B26855" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَيْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَشْيَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اخِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِبَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دْرٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ــ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دُوا</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زَعَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْخَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زْرَجِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَقْعِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَسَلِ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AC4DF2" w14:textId="11D5197C" w:rsidR="00233B00" w:rsidRPr="00B26855" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَأَهَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لُّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَاسْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لُّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ــ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَح</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اً</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَلَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ــ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زِي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ــ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَّ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3705E6" w14:textId="17A87030" w:rsidR="00233B00" w:rsidRPr="00B26855" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زَيْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اهُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دْرٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَأَقَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دْرٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اعْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دَلَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCC786F" w14:textId="4B0CEE83" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَسْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُ مِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نْ خِنْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ـ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دِفَ إِنْ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B26855">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لَمْ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَنْتَقِمْ</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِـنْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَـنِـي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَحْـمَـدَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَـا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَـانَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَعَلَ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A48465" w14:textId="77777777" w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4" w:rsidRDefault="00FB6BC4" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="22351058" w14:textId="4A26EFA1" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَقَامَتْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زَيْنَبُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِنْتُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلِيِّ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بْنِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَبِي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طَالِبٍ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَأُمُّهَا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَاطِمَةُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِنْتُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَلَوَاتُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْهِمْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَجْمَعِينَ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَقَالَتْ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="597FAB7A" w14:textId="77777777" w:rsidR="00FB6BC4" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">هو العليم</w:t>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحَمْدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَبِّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعالَمِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَلَّى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَدِّي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَيِّدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُرْسَلِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَدَقَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سُبْحَانَهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَذَلِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَقُولُ</w:t>
+      </w:r>
+      <w:r w:rsidR="005921E0" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0079069A" w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثُمَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كانَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عاقِبَةَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّذِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَساؤُا</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>السُّو</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ى‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَذَّبُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِآياتِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كانُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَسْتَهْزِؤُنَ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0079069A" w:rsidRPr="005921E0">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="0079069A" w:rsidRPr="0079069A">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3B3850B7" w14:textId="77777777" w:rsidR="003F7CB2" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>أَظَنَنْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَزِيدُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَخَذْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَقْطَارَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَرْضِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضَيَّقْتَ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آفَاقَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>السَّمَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَأَصْبَحْنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِسَارٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نُسَاقُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَيْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَوْقاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قِطَارٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْنَا ذُو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اقْتِدَارٍ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَوَاناً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَيْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَرَامَةً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>امْتِنَاناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>؟!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7F04EEE5" w14:textId="4AC79E43" w:rsidR="00C8549B" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Main_title_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">خطبة السيّدة زينب عليها السلام في مجلس يزيد لعنه الله</w:t>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذَلِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِعِظَمِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خَطَرِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَلَالَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدْرِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَشَمَخْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِأَنْفِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَظَرْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عِطْفٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَضْرِبُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَصْدَرَيْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرِحاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَنْفُضُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِدْرَوَيْكَ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَرِحاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَأَيْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الدُّنْيَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُسْتَوْسِقَةً</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأُمُورَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَدَيْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُتَّسِقَةً</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَفِيَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُلْكُنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خَلَصَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سُلْطَانُنَا</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَمَهْلًا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَهْلًا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَطِشْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَهْلًا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَسِيتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَوْلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE20B5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746E9E" w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَحْسَبَنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّذِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَفَرُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّما</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نُمْلِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خَيْرٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِأَنْفُسِهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِنَّما</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نُمْلِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِيَزْدادُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِثْماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَذابٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُهِينٌ</w:t>
+      </w:r>
+      <w:r w:rsidR="00746E9E" w:rsidRPr="00746E9E">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="000A552C" w:rsidRPr="000A552C">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidR="003F7CB2" w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE20B5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5E0E79E2" w14:textId="77777777" w:rsidR="003F7CB2" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">‏ </w:t>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَمِنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَدْلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابْنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الطُّلَقَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَخْدِيرُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَرَائِرَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَوْقُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَنَاتِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَبَايَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَتَكْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سُتُورَهُنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَبْدَيْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وُجُوهَهُنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَحْدُو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَعْدَاءُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَلَدٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَلَدٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَسْتَشْرِفُهُنَّ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَهْلُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمَنَاقِلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَبْرُزْنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِأَهْلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمَنَاهِلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَتَصَفَّحُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وُجُوهَهُنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْقَرِيبُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْبَعِيدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْغَائِبُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشَّهِيدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشَّرِيفُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْوَضِيعُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الدَّنِيُّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرَّفِيعُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَيْسَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَعَهُنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رِجَالِهِنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَلِيٌّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حُمَاتِهِنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَمِيمٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عُتُوّاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جُحُوداً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِرَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دَفْعاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِمَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَاءَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عِنْدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>؟!</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="21F97A22" w14:textId="77777777" w:rsidR="003F7CB2" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">إعداد: الهيئة العلمية في موقع مدرسة الوحي</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غَرْوَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَجَبَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِعْلِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُرْتَجَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُرَاقَبَةُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَفَظَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فُوهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَكْبَادَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشُّهَدَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَبَتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَحْمُهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِدِمَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>السُّعَدَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَصَبَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحَرْبَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِسَيِّدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَنْبِيَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَمَعَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَحْزَابَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَهَرَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحِرَابَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَزَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>السُّيُوفَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَجْهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00533907">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533907">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ص</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00533907">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لّى الله عليه و آله و سلّم)</w:t>
+      </w:r>
+      <w:r w:rsidR="003F7CB2" w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="68C0C786" w14:textId="787B6B61" w:rsidR="00233B00" w:rsidRPr="00CB3AAB" w:rsidRDefault="003F7CB2" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C00000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَشَدُّ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَرَبِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جُحُوداً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْكَرُهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولًا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَظْهَرُهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عُدْوَاناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَعْتَاهُمْ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرَّبِّ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كُفْراً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طُغْيَاناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَلَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِنَّهَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَتِيجَةُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خِلَالِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْكُفْرِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضَبٌّ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُجَرْجِرُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الصَّدْرِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِقَتْلَى</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَوْمِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَدْرٍ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَلَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَسْتَبْطِئُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بُغْضِنَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَهْلَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْبَيْتِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَنْ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَانَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَظَرُهُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَيْنَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَنَفاً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَنْآناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَحَناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضَغَناً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُظْهِرُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كُفْرَهُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِرَسُولِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُفْصِحُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذَلِكَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِلِسَانِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هُوَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَقُولُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرِحاً</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِقَتْلِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وُلْدِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَبْيِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذُرِّيَّتِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غَيْرَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُتَحَوِّبٍ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00233B00" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُسْتَعْظِمٍ</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="46B34B6D" w14:textId="1CB2FC63" w:rsidR="00233B00" w:rsidRPr="00315963" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَأَهَلُّوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَاسْتَهَلُّوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرَحاً</w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَلَقَالُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَزِيدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315963">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُشَلَّ</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="4E0616BC" w14:textId="77777777" w:rsidR="0063092A" w:rsidRDefault="00233B00" w:rsidP="000C412C">
+      <w:pPr>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>مُنْتَحِياً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثَنَايَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَبِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَبْدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَكَانَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُقَبَّلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(صلّى الله عليه </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و آله</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00352FFF" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و سلّم)</w:t>
+      </w:r>
+      <w:r w:rsidR="0063092A">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَنْكُتُهَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِمِخْصَرَتِه‏ قَدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْتَمَعَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>السُّرُورُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِوَجْهِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="0063092A">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="406562E0" w14:textId="7835531E" w:rsidR="00C96833" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَعَمْرِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَقَدْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَكَأْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْقُرْحَةَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسْتَأْصَلْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشَّافَةَ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِإِرَاقَتِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دَمَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَيِّدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَبَابِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَهْلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْجَنَّةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابْنِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَعْسُوبِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَرَبِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَمْسِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَبْدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُطَّلِبِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَتَفْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِأَشْيَاخِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَقَرَّبْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِدَمِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْكَفَرَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَسْلَافِكِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثُمَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَرَخْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِنِدَائِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَعَمْرِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَادَيْتَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَوْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَهِدُوكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَشِيكاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَشْهَدُهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَشْهَدُوكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَتَوَدُّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَمِينُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَمَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زَعَمْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شُلَّتْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِرْفَقِهَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَحْبَبْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أُمَّكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَحْمِلْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَبَاكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَلِدْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَصِيرُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَخَطِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُخَاصِمُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مُخَاصِمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَبِيكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE20B5">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk234477744"/>
+      <w:r w:rsidR="00C96833" w:rsidRPr="00C96833">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(صلّى الله عليه و آله و سلّم)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="429B8DCA" w14:textId="649B5AEB" w:rsidR="00CE19D1" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُمَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خُذْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِحَقِّنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انْتَقِمْ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ظَالِمِنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَحْلِلْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غَضَبَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِمَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَفَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دِمَاءَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَقَصَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذِمَامَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَتَلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حُمَاتَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَتَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَنَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سُدُولَنَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE19D1">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="77911641" w14:textId="36E7DDD0" w:rsidR="00F421A6" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">بِسْمِ اللهِ الرَّحْمَنِ الرَّحِيمِ‏</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَعَلْتَ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَعْلَتَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّتِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَعَلْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرَيْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جِلْدَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَزَزْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَحْمَكَ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَتَرِدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE19D1">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE19D1" w:rsidRPr="00C96833">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(صلّى الله عليه و آله و سلّم)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِمَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَحَمَّلْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذُرِّيَّتِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انْتَهَكْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حُرْمَتِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَفَكْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دِمَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عِتْرَتِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لُحْمَتِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَيْثُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَجْمَعُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَمْلَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَلُمُّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَعَثَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَنْتَقِمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ظَالِمِهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَأْخُذُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِحَقِّهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَعْدَائِهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6360BC54" w14:textId="140FA2DE" w:rsidR="00C96833" w:rsidRPr="00CB3AAB" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">و صلّى اللهُ على محمّد و آله الطَّاهرين‏</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَسْتَفِزَّنَّكَ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْفَرَحُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِقَتْلِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0007665F" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَحْسَبَنَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّذِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قُتِلُوا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَبِيلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَمْواتاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَلْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَحْياءٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عِنْدَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَبِّهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُرْزَقُونَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرِحِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِما</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آتاهُمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَضْلِهِ</w:t>
+      </w:r>
+      <w:r w:rsidR="0007665F" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="0007665F" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَسْبُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِاللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَلِيّاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَاكِماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِرَسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خَصِيماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِجَبْرَئِيلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ظَهِيراً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَيَعْلَمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَوَّأَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَكَّنَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رِقَابِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُسْلِمِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47BF6" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِئْسَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلظَّالِمِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَدَلًا</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47BF6" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="00804A4C" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنَّكُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00567EA3" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>{</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَرٌّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَكاناً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَضَلُّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَبِيلًا</w:t>
+      </w:r>
+      <w:r w:rsidR="00567EA3" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="QuranMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>}</w:t>
+      </w:r>
+      <w:r w:rsidR="00567EA3" w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7370255F" w14:textId="37BE35EF" w:rsidR="00A15D31" w:rsidRPr="00CB3AAB" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">و لعنة الله على أعدائهم أجمعين من الآن إلى قيام يوم الدين</w:t>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسْتِصْغَارِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدْرَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اسْتِعْظَامِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَقْرِيعَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَوَهُّماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِانْتِجَاعِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْخِطَابِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِيكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَعْدَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَرَكْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عُيُونَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُسْلِمِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَبْرَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صُدُورَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عِنْدَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذِكْرِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَرَّى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَتِلْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قُلُوبٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَاسِيَةٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نُفُوسٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طَاغِيَةٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَجْسَامٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَحْشُوَّةٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِسَخَطِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَعْنَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرَّسُولِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَشَّشَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فِيهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الشَّيْطَانُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَرَّخَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هُنَاكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>مِثْلُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دَرَجَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَهَضَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَالْعَجَبُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كُلُّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَجَبِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِقَتْلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَتْقِيَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَسْبَاطِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَنْبِيَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سَلِيلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَوْصِيَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِأَيْدِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الطُّلَقَاءِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْخَبِيثَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَسْلِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَهَرَة</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الْفَجَرَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَنْطِفُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَكُفُّهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دِمَائِنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَتَحَلَّبُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَفْوَاهُهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لُحُومِنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلْجُثَثِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الزَّاكِيَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْجُبُوبِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الضَّاحِيَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَنْتَابُهَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَوَاسِلُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُعَفِّرُهَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْفَرَاعِلُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَلَئِنِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اتَّخَذْتَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَغْنَماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَتَتَّخِذُنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَشِيكاً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَغْرَماً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حِينَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَجِدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قَدَّمَتْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَدَاكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِظَلَّامٍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلْعَبِيدِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اللَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُشْتَكَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُعَوَّلُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَيْهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمَلْجَأُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُؤَمَّلُ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB3AAB">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="58FA818D" w14:textId="77777777" w:rsidR="00F421A6" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">و لا حول و لا قوّة إلاّ باللهِ العليّ العظيم‏</w:t>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثُمَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كِدْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>كَيْدَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اجْهَدْ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جُهْدَكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَوَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّذِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شَرَّفَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِالْوَحْيِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْكِتَابِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النُّبُوَّةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الِانْتِجَابِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُدْرِكُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَمَدَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَبْلُغُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غَايَتَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَمْحُو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذِكْرَنَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تَرْحَضُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَنْكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَارُنَا</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هَلْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَأْيُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فَنَدٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَيَّامُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَدَدٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَمْعُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَّا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بَدَدٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَوْمَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُنَادِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمُنَادِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَلَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لُعِنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الظَّالِمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْعَادِي</w:t>
+      </w:r>
+      <w:r w:rsidR="00F421A6">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="45AF0A43" w14:textId="45EB7158" w:rsidR="000C412C" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْحَمْدُ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِلَّهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الَّذِي</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حَكَمَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِأَوْلِيَائِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِالسَّعَادَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خَتَمَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لِأَوْصِيَائِهِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِبُلُوغِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْإِرَادَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَقَلَهُمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرَّحْمَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرَّأْفَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الرِّضْوَانِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمَغْفِرَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَشْقَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غَيْرُكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابْتَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِهِمْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سِوَاكَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَسْأَلُهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُكْمِلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْأَجْرَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُجْزِلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لَهُمُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الثَّوَابَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الذُّخْرَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نَسْأَلُهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حُسْنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْخِلَافَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جَمِيلَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْإِنَابَةِ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إِنَّهُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رَحِيمٌ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E4410">
+        <w:rPr>
+          <w:rStyle w:val="RewayatMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>وَدُودٌ.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10649483" w14:textId="46B11463" w:rsidR="000C412C" w:rsidRDefault="000C412C" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Besm_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ق</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ال</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ز</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يد</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ُ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ج</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اً ل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا ش</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>َ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اً</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73E41773" w14:textId="1267E353" w:rsidR="000C412C" w:rsidRDefault="000C412C" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="ContentNormal_MS_V1"/>
+        <w:pStyle w:val="PoetryMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">عن كتاب الإحتجاج للشيخ الطبرسي: رَوَى شَيْخٌ صَدُوقٌ مِنْ مَشَايِخِ بَنِي هَاشِمٍ وَغَيْرُهُ مِنَ النَّاسِ أَنَّهُ لَمَّا دَخَلَ عَلِيُّ بْنُ الْحُسَيْنِ صَلَوَاتُ اللَّهِ عَلَيْهِ وَحَرَمُهُ عَلَى يَزِيدَ لَعَنَهُ اللَّهُ جِي‏ءَ بِرَأْسِ الْحُسَيْنِ عليه السلام وَوُضِعَ بَيْنَ يَدَيْهِ فِي طَسْتٍ فَجَعَلَ يَضْرِبُ ثَنَايَاهُ بِمِخْصَرَةٍ كَانَتْ فِي يَدِهِ وهُوَ يَقُولُ:</w:t>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَيْحَةً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُحْمَدُ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مِنْ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صَوَائِحِ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ***   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مَا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَهْوَنَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الْمَوْتَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عَلَى</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النَّوَائِحِ‏</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1013D879" w14:textId="549F0733" w:rsidR="00233B00" w:rsidRPr="00B26855" w:rsidRDefault="00233B00" w:rsidP="000C412C">
       <w:pPr>
-        <w:pStyle w:val="Poetry_MS_V1"/>
+        <w:pStyle w:val="ContentNormalMSV1"/>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">لَيْتَ أَشْيَـاخِـي بِبَـدْرٍ شَـهِــدُوا *** جَـزَعَ الْخَـزْرَجِ مِـنْ وَقْعِ الْأَسَلِ</w:t>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ثُمَّ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أَمَرَ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3748">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بِرَدِّهِمْ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B339F7">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
       </w:r>
     </w:p>
-    <w:p>
-[...329 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:p w14:paraId="38834E4C" w14:textId="32A44B31" w:rsidR="00581F81" w:rsidRPr="00233B00" w:rsidRDefault="00581F81" w:rsidP="00233B00"/>
+    <w:sectPr w:rsidR="00581F81" w:rsidRPr="00233B00" w:rsidSect="00541B26">
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="1701" w:bottom="1304" w:left="1701" w:header="720" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:num="1" w:space="720">
-[...1 lines deleted...]
-      </w:cols>
+      <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C7A93CB" w14:textId="77777777" w:rsidR="00AA270E" w:rsidRDefault="00AA270E" w:rsidP="00144B19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6962DBC3" w14:textId="77777777" w:rsidR="00AA270E" w:rsidRDefault="00AA270E" w:rsidP="00144B19">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5E5FF1A4-0AD1-4128-9867-C187C02D7082}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{38163444-9EC9-453B-B974-D2A5D399A892}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A6009B4F-1B49-432F-8BCC-7A5231FC8247}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{BCD228CD-A78B-45D7-904F-5928837A19AC}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{DF24A21F-A234-4F49-9D53-8EEED7CF6E0E}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02010400000000000000"/>
     <w:charset w:val="B2"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Amiri">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A000206F" w:usb1="82002043" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+    <w:embedBold r:id="rId4" w:fontKey="{F26ACB80-7675-4B0B-96D0-BC76AEAC43F5}"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KFGQPC Uthman Taha Naskh">
-    <w:panose1 w:val="02000000000000000000"/>
+  <w:font w:name="KFGQPC HAFS Uthmanic Script">
     <w:charset w:val="B2"/>
-    <w:family w:val="Auto"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:embedBold r:id="rId5" w:fontKey="{6C769F1B-08F9-4721-B1AB-F13375BDFBC9}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:bidiVisual/>
       <w:tblW w:w="9919" w:type="dxa"/>
       <w:tblInd w:w="-904" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3671"/>
       <w:gridCol w:w="2767"/>
       <w:gridCol w:w="3481"/>
     </w:tblGrid>
-    <w:tr w:rsidTr="000679A1">
-[...2 lines deleted...]
-      </w:trPr>
+    <w:tr w:rsidR="002068A1" w14:paraId="1C09DACA" w14:textId="77777777" w:rsidTr="000679A1">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="0C842584" w14:textId="77777777" w:rsidR="002068A1" w:rsidRDefault="002068A1" w:rsidP="000679A1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7391F9BB" wp14:editId="42267059">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
-                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+                <wp:docPr id="6" name="صورة 3">
+                  <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                    <pic:pic>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="3" name="logo1.jpg"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
-                        <a:blip r:embed="rId1"/>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="519493" cy="283989"/>
+                          <a:ext cx="520890" cy="284753"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2767" w:type="dxa"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="449FE742" w14:textId="77777777" w:rsidR="002068A1" w:rsidRDefault="002068A1" w:rsidP="002068A1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3481" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
-        <w:p>
+        <w:p w14:paraId="4577B28E" w14:textId="77777777" w:rsidR="002068A1" w:rsidRPr="00B137E3" w:rsidRDefault="002068A1" w:rsidP="002068A1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
-          <w:r>
+          <w:r w:rsidRPr="00B137E3">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B137E3">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B137E3">
             <w:rPr>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="006415BD">
+          <w:r w:rsidR="00533907">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
               <w:rtl/>
             </w:rPr>
-            <w:t xml:space="preserve">3</w:t>
+            <w:t>5</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidRPr="00B137E3">
             <w:rPr>
               <w:noProof/>
               <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p>
+  <w:p w14:paraId="411B2BC2" w14:textId="77777777" w:rsidR="002068A1" w:rsidRPr="00AA2FE7" w:rsidRDefault="002068A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="743E964B" w14:textId="77777777" w:rsidR="002068A1" w:rsidRDefault="002068A1" w:rsidP="002068A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57B0D215" wp14:editId="357861F8">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
-            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
+          <wp:docPr id="3" name="صورة 3">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
-          <a:graphic>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-              <pic:pic>
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="3" name="logo1.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1"/>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p>
+  <w:p w14:paraId="2018B455" w14:textId="77777777" w:rsidR="002068A1" w:rsidRPr="008B78B4" w:rsidRDefault="002068A1" w:rsidP="002068A1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p>
+    <w:p w14:paraId="1067D14A" w14:textId="77777777" w:rsidR="00AA270E" w:rsidRDefault="00AA270E" w:rsidP="006165FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p>
+    <w:p w14:paraId="6FE17DB9" w14:textId="77777777" w:rsidR="00AA270E" w:rsidRDefault="00AA270E" w:rsidP="006165FA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="0"/>
-        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="14D51462" w14:textId="77777777" w:rsidR="00AA270E" w:rsidRDefault="00AA270E" w:rsidP="006165FA">
       <w:pPr>
-        <w:pStyle w:val="FNNormal_MS_V1"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p>
+    <w:p w14:paraId="33EB274B" w14:textId="54FB35C1" w:rsidR="0079069A" w:rsidRDefault="0079069A" w:rsidP="005921E0">
       <w:pPr>
-        <w:pStyle w:val="FNNormal_MS_V1"/>
+        <w:pStyle w:val="FNNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> سورة آل عمران (٣) الآية  ۱٦٩-۱۷۰.</w:t>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سورة</w:t>
+      </w:r>
+      <w:r w:rsidR="00294589">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> الروم</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00294589">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) الآية </w:t>
+      </w:r>
+      <w:r w:rsidR="00294589">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>10.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p>
+    <w:p w14:paraId="0789A304" w14:textId="4EA3246D" w:rsidR="000A552C" w:rsidRDefault="000A552C" w:rsidP="0079069A">
       <w:pPr>
-        <w:pStyle w:val="FNNormal_MS_V1"/>
+        <w:pStyle w:val="FNNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> سورة كهف (۱۸) الآية٥۰.</w:t>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سورة آل عمران (3) الآية 178.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p>
+    <w:p w14:paraId="31D36D3D" w14:textId="1946AB8D" w:rsidR="003F7CB2" w:rsidRPr="003F7CB2" w:rsidRDefault="003F7CB2" w:rsidP="003F7CB2">
       <w:pPr>
-        <w:pStyle w:val="FNNormal_MS_V1"/>
+        <w:pStyle w:val="FNNormalMSV1"/>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="FootnoteReference"/>
+      <w:r w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> الاحتجاج على أهل اللجاج، للشيخ أحمد بن علي الطبرسي، ج:٢، ص:٣۰۷، طبعة نشر مرتضى، مشهد.</w:t>
+      <w:r w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7CB2">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>وأنّى يرتجي مراقبةُ) أشدُّ العرب...</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="07D4EBC3" w14:textId="51E56C4F" w:rsidR="0007665F" w:rsidRDefault="0007665F" w:rsidP="00C0137B">
+      <w:pPr>
+        <w:pStyle w:val="FNNormalMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">سورة </w:t>
+      </w:r>
+      <w:r w:rsidR="00294589">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آل عمران</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00804A4C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>) الآية</w:t>
+      </w:r>
+      <w:r w:rsidR="00294589">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 169-170.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="46EEA3DC" w14:textId="6978F381" w:rsidR="00804A4C" w:rsidRDefault="00804A4C" w:rsidP="00C0137B">
+      <w:pPr>
+        <w:pStyle w:val="FNNormalMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سورة كهف (18) الآية50.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="49ABA48B" w14:textId="60228FC7" w:rsidR="00567EA3" w:rsidRDefault="00567EA3" w:rsidP="00C0137B">
+      <w:pPr>
+        <w:pStyle w:val="FNNormalMSV1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سورة الفرقان (25) الآية34.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="646457EC" w14:textId="5AE5F194" w:rsidR="00233B00" w:rsidRDefault="00233B00" w:rsidP="00233B00">
+      <w:pPr>
+        <w:pStyle w:val="FNNormalMSV1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidR="00FB6BC4" w:rsidRPr="00FB6BC4">
+        <w:rPr>
+          <w:rStyle w:val="ReferenceNumberMSV1"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002449A3">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الاحتجاج على أهل اللجاج، للشيخ أحمد بن علي الطبرسي، ج:2، ص:307، طبعة نشر مرتضى، مشهد.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:multiLevelType w:val="multilevel"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B504508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
-[...239 lines deleted...]
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B13277C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFD8992E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB7E2882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18B2EE02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C621C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1209"/>
         </w:tabs>
         <w:ind w:left="1209" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C84A166"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="298C5EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38CE87EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDCAA97C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="031455D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED265DD0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18CA42E6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48CC3320"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="277623AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45D43828"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A681AE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E9E8F5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36C30ECF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7AA64AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD41AA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AE87DC6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49C377D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD66557A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52734FFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="203E4D1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BCD016A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9E0DED4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="749D79EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="360CC668"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7ACB2140"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8364FB44"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B571688"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="239EA5DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1403063120">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1949971984">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="162209360">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="637801476">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1468864201">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="244345337">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1969047029">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1486628919">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1167593631">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1115444538">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11" w16cid:durableId="253131517">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="933586587">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="87390810">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1503204674">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1098259104">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1857842937">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="90441257">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="486702372">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1387332761">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="20" w16cid:durableId="1420525069">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="833029572">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="138424115">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1793668449">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="969868239">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1631787984">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1432315395">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="901405597">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1999993310">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="29" w16cid:durableId="2108382436">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="30" w16cid:durableId="155344472">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="31" w16cid:durableId="1483694820">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="32" w16cid:durableId="328287664">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="33" w16cid:durableId="589700853">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="34" w16cid:durableId="1396272383">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="35" w16cid:durableId="47346762">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="36" w16cid:durableId="277764624">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="429158791">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1982032644">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1653555570">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="917981827">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="26638459">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="42" w16cid:durableId="340669559">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
-  <w:bordersDoNotSurroundFooter/>
-  <w:bordersDoNotSurroundHeader/>
+  <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:doNotTrackMoves/>
-  <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="pageBottom"/>
-[...1 lines deleted...]
-    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="009D272C"/>
+    <w:rsid w:val="00041769"/>
+    <w:rsid w:val="000418E1"/>
+    <w:rsid w:val="00051AAE"/>
+    <w:rsid w:val="0005218D"/>
+    <w:rsid w:val="000551A8"/>
+    <w:rsid w:val="00060DD3"/>
+    <w:rsid w:val="000679A1"/>
+    <w:rsid w:val="00071625"/>
+    <w:rsid w:val="0007665F"/>
+    <w:rsid w:val="00081F73"/>
+    <w:rsid w:val="00084265"/>
+    <w:rsid w:val="00086C59"/>
+    <w:rsid w:val="00091199"/>
+    <w:rsid w:val="000A552C"/>
+    <w:rsid w:val="000B3A38"/>
+    <w:rsid w:val="000C412C"/>
+    <w:rsid w:val="000D1B8F"/>
+    <w:rsid w:val="000D4EDB"/>
+    <w:rsid w:val="000E4410"/>
+    <w:rsid w:val="001268E9"/>
+    <w:rsid w:val="00131DCC"/>
+    <w:rsid w:val="00132B63"/>
+    <w:rsid w:val="001405FF"/>
+    <w:rsid w:val="00144B19"/>
+    <w:rsid w:val="00146E21"/>
+    <w:rsid w:val="001547CD"/>
+    <w:rsid w:val="001709DC"/>
+    <w:rsid w:val="001A0F19"/>
+    <w:rsid w:val="001B5E60"/>
+    <w:rsid w:val="001C2D61"/>
+    <w:rsid w:val="001F5372"/>
+    <w:rsid w:val="002004DB"/>
+    <w:rsid w:val="00201E8D"/>
+    <w:rsid w:val="002068A1"/>
+    <w:rsid w:val="00216105"/>
+    <w:rsid w:val="00233B00"/>
+    <w:rsid w:val="0027088B"/>
+    <w:rsid w:val="00277B42"/>
+    <w:rsid w:val="00287C1A"/>
+    <w:rsid w:val="00294589"/>
+    <w:rsid w:val="002D53D8"/>
+    <w:rsid w:val="002E4161"/>
+    <w:rsid w:val="002F16E3"/>
+    <w:rsid w:val="00306846"/>
+    <w:rsid w:val="003216F1"/>
+    <w:rsid w:val="00336BE4"/>
+    <w:rsid w:val="0034151B"/>
+    <w:rsid w:val="00341C80"/>
+    <w:rsid w:val="00346E48"/>
+    <w:rsid w:val="00352FFF"/>
+    <w:rsid w:val="00353851"/>
+    <w:rsid w:val="003B282C"/>
+    <w:rsid w:val="003C3078"/>
+    <w:rsid w:val="003E2F4D"/>
+    <w:rsid w:val="003E7188"/>
+    <w:rsid w:val="003F749F"/>
+    <w:rsid w:val="003F7CB2"/>
+    <w:rsid w:val="00402C8A"/>
+    <w:rsid w:val="00403986"/>
+    <w:rsid w:val="00407A84"/>
+    <w:rsid w:val="004209A0"/>
+    <w:rsid w:val="00462993"/>
+    <w:rsid w:val="00476E90"/>
+    <w:rsid w:val="004E0658"/>
+    <w:rsid w:val="004E3F75"/>
+    <w:rsid w:val="004F184C"/>
+    <w:rsid w:val="00523F86"/>
+    <w:rsid w:val="00533907"/>
+    <w:rsid w:val="00541B26"/>
+    <w:rsid w:val="00567EA3"/>
+    <w:rsid w:val="00581F81"/>
+    <w:rsid w:val="00583E71"/>
+    <w:rsid w:val="005921E0"/>
+    <w:rsid w:val="005C2656"/>
+    <w:rsid w:val="005C3EBD"/>
+    <w:rsid w:val="005E3788"/>
+    <w:rsid w:val="005E40BF"/>
+    <w:rsid w:val="005F0D0C"/>
+    <w:rsid w:val="006165FA"/>
+    <w:rsid w:val="0063092A"/>
+    <w:rsid w:val="00683598"/>
+    <w:rsid w:val="00695D80"/>
+    <w:rsid w:val="006A0108"/>
+    <w:rsid w:val="006A5917"/>
+    <w:rsid w:val="006D5D75"/>
+    <w:rsid w:val="006E3A84"/>
+    <w:rsid w:val="007310B5"/>
+    <w:rsid w:val="00746E9E"/>
+    <w:rsid w:val="007664BC"/>
+    <w:rsid w:val="0079069A"/>
+    <w:rsid w:val="00795727"/>
+    <w:rsid w:val="007E219F"/>
+    <w:rsid w:val="008012FF"/>
+    <w:rsid w:val="00804A4C"/>
+    <w:rsid w:val="008332C7"/>
+    <w:rsid w:val="00847771"/>
+    <w:rsid w:val="00857E68"/>
+    <w:rsid w:val="00872732"/>
+    <w:rsid w:val="008A3BF2"/>
+    <w:rsid w:val="008B78B4"/>
+    <w:rsid w:val="008D49CD"/>
+    <w:rsid w:val="00901032"/>
+    <w:rsid w:val="00931FFE"/>
+    <w:rsid w:val="009D272C"/>
+    <w:rsid w:val="009F1785"/>
+    <w:rsid w:val="009F459E"/>
+    <w:rsid w:val="00A02AC3"/>
+    <w:rsid w:val="00A12670"/>
+    <w:rsid w:val="00A15D31"/>
+    <w:rsid w:val="00A317DD"/>
+    <w:rsid w:val="00A605BC"/>
+    <w:rsid w:val="00A751CE"/>
+    <w:rsid w:val="00A77634"/>
+    <w:rsid w:val="00AA270E"/>
+    <w:rsid w:val="00AA2FE7"/>
+    <w:rsid w:val="00AD3A59"/>
+    <w:rsid w:val="00B137E3"/>
+    <w:rsid w:val="00B339F7"/>
+    <w:rsid w:val="00B37266"/>
+    <w:rsid w:val="00B47BF6"/>
+    <w:rsid w:val="00B81F33"/>
+    <w:rsid w:val="00BA48B5"/>
+    <w:rsid w:val="00C0137B"/>
+    <w:rsid w:val="00C42731"/>
+    <w:rsid w:val="00C43F90"/>
+    <w:rsid w:val="00C8549B"/>
+    <w:rsid w:val="00C85A4D"/>
+    <w:rsid w:val="00C96833"/>
+    <w:rsid w:val="00CB3AAB"/>
+    <w:rsid w:val="00CC65EC"/>
+    <w:rsid w:val="00CE19D1"/>
+    <w:rsid w:val="00CF4F8C"/>
+    <w:rsid w:val="00D1035F"/>
+    <w:rsid w:val="00D113DE"/>
+    <w:rsid w:val="00D46E5A"/>
+    <w:rsid w:val="00D62E42"/>
+    <w:rsid w:val="00D9390E"/>
+    <w:rsid w:val="00DB48A4"/>
+    <w:rsid w:val="00DE11BC"/>
+    <w:rsid w:val="00DE43E0"/>
+    <w:rsid w:val="00E452B7"/>
+    <w:rsid w:val="00E52104"/>
+    <w:rsid w:val="00ED1D23"/>
+    <w:rsid w:val="00EE20B5"/>
+    <w:rsid w:val="00F16691"/>
+    <w:rsid w:val="00F16744"/>
+    <w:rsid w:val="00F421A6"/>
+    <w:rsid w:val="00F50B09"/>
+    <w:rsid w:val="00F56CE1"/>
+    <w:rsid w:val="00F725F7"/>
+    <w:rsid w:val="00F75A45"/>
+    <w:rsid w:val="00FA6FEE"/>
+    <w:rsid w:val="00FB4E87"/>
+    <w:rsid w:val="00FB6BC4"/>
+    <w:rsid w:val="00FD65B1"/>
+    <w:rsid w:val="00FD6CED"/>
+  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:preSp m:val="0"/>
-[...2 lines deleted...]
-    <m:intraSp m:val="0"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w14:docId w14:val="23FD1657"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E2DAC234-4808-426B-95DC-B565EBB36EA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1662,90 +16537,91 @@
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:semiHidden="1" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="1" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="1" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="1" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1778,52 +16654,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -1859,763 +16735,1335 @@
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
-    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31"/>
-    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32"/>
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="00A87DBB"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F16744"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="680"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="_A Anvar"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="Heading 1"/>
+    <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00F13469"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:ind w:firstLine="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="等线 Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="DecoType Naskh"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="DecoType Naskh"/>
       <w:bCs/>
       <w:noProof/>
-      <w:color w:val="325592" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:name w:val="Heading 2"/>
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00F13469"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="等线 Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman" w:cstheme="majorBidi"/>
-      <w:color w:val="325592" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00695D80"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rPr/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentNormal_MS_V1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ContentNormalMSV1">
     <w:name w:val="ContentNormal_MS_V1"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ContentNormalMSV1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="006E3A84"/>
+    <w:rsid w:val="000C412C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="567"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ContentNormal_MS_V1Char">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentNormalMSV1Char">
     <w:name w:val="ContentNormal_MS_V1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="006E3A84"/>
+    <w:link w:val="ContentNormalMSV1"/>
+    <w:rsid w:val="000C412C"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Besm_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BesmMSV1">
     <w:name w:val="Besm_MS_V1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="000551A8"/>
+    <w:rsid w:val="00A15D31"/>
     <w:pPr>
       <w:spacing w:after="0"/>
-      <w:ind w:firstLine="0"/>
+      <w:ind w:firstLine="720"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DecoType Naskh" w:hAnsi="DecoType Naskh" w:cs="DecoType Naskh"/>
+      <w:rFonts w:ascii="DecoType Naskh" w:hAnsi="DecoType Naskh" w:cs="Amiri"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="002060"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Names_MS_V1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NamesMSV1">
     <w:name w:val="Names_MS_V1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="006E3A84"/>
+    <w:rsid w:val="00D113DE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:iCs/>
+      <w:iCs w:val="0"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poetry_Trans_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PoetryTransMSV1">
     <w:name w:val="Poetry_Trans_MS_V1"/>
-    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:basedOn w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00DB48A4"/>
     <w:rPr>
       <w:bCs/>
-      <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
+      <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1MSV1">
     <w:name w:val="Title1_MS_V1"/>
     <w:basedOn w:val="Heading1"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="00041769"/>
+    <w:rsid w:val="006D5D75"/>
     <w:pPr>
       <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DecoType Naskh" w:hAnsi="DecoType Naskh"/>
+      <w:rFonts w:ascii="DecoType Naskh" w:hAnsi="DecoType Naskh" w:cs="Amiri"/>
       <w:b/>
       <w:noProof w:val="0"/>
-      <w:color w:val="002060"/>
+      <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00F13469"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="等线 Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="DecoType Naskh"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="DecoType Naskh"/>
       <w:bCs/>
       <w:noProof/>
-      <w:color w:val="325592" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceNumber_MS_V1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceNumberMSV1">
     <w:name w:val="ReferenceNumber_MS_V1"/>
-    <w:basedOn w:val="ContentNormal_MS_V1Char"/>
+    <w:basedOn w:val="ContentNormalMSV1Char"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="005A656B"/>
+    <w:rsid w:val="001709DC"/>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
-      <w:color w:val="auto"/>
+      <w:color w:val="C00000"/>
       <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:szCs w:val="28"/>
       <w:vertAlign w:val="superscript"/>
       <w:lang w:bidi="ar-LB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FNNormal_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FNNormalMSV1">
     <w:name w:val="FNNormal_MS_V1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="009F459E"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="_A Anvar" w:eastAsia="_A Anvar" w:hAnsi="_A Anvar"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title2MSV1">
     <w:name w:val="Title2_MS_V1"/>
-    <w:basedOn w:val="Title1_MS_V1"/>
+    <w:basedOn w:val="Title1MSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="006D5D75"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="0070C0"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title3MSV1">
     <w:name w:val="Title3_MS_V1"/>
-    <w:basedOn w:val="Title2_MS_V1"/>
+    <w:basedOn w:val="Title2MSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00857E68"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="30"/>
-      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Quran_MS_V1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuranMSV1">
     <w:name w:val="Quran_MS_V1"/>
-    <w:basedOn w:val="Names_MS_V1"/>
+    <w:basedOn w:val="NamesMSV1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00DB48A4"/>
+    <w:rsid w:val="006D5D75"/>
     <w:rPr>
-      <w:rFonts w:ascii="KFGQPC Uthmanic Script HAFS" w:hAnsi="KFGQPC Uthmanic Script HAFS" w:cs="KFGQPC Uthmanic Script HAFS"/>
+      <w:rFonts w:ascii="KFGQPC Uthmanic Script HAFS" w:hAnsi="KFGQPC Uthmanic Script HAFS" w:cs="KFGQPC HAFS Uthmanic Script"/>
       <w:b w:val="0"/>
       <w:bCs/>
       <w:iCs w:val="0"/>
       <w:color w:val="006600"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="Footnote Reference"/>
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F13469"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F13469"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
-    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00F13469"/>
     <w:pPr>
       <w:spacing w:line="254" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="005A656B"/>
     <w:pPr>
       <w:spacing w:before="480" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Times New Roman" w:cstheme="majorBidi"/>
+      <w:rFonts w:cstheme="majorBidi"/>
       <w:b/>
-      <w:bCs/>
       <w:noProof w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:rtl/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00F13469"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="等线 Light" w:hAnsi="Calibri Light" w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman" w:cstheme="majorBidi"/>
-      <w:color w:val="325592" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Rewayat_MS_V1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RewayatMSV1">
     <w:name w:val="Rewayat_MS_V1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00DB48A4"/>
+    <w:rsid w:val="00FB6BC4"/>
     <w:rPr>
+      <w:rFonts w:ascii="_A Anvar" w:hAnsi="_A Anvar" w:cs="_A Anvar"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="C00000"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Poetry_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="PoetryMSV1">
     <w:name w:val="Poetry_MS_V1"/>
-    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:basedOn w:val="ContentNormalMSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="007E219F"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
+      <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="Header"/>
+    <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00144B19"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2Char"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00144B19"/>
     <w:rPr>
       <w:rFonts w:cs="_A Anvar"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:name w:val="Footer"/>
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F459E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
-    <w:rPr/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Rewayat_MS_V1"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="009F459E"/>
     <w:rPr>
       <w:rFonts w:cs="_A Anvar"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="Footnote Text"/>
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006165FA"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="006165FA"/>
     <w:rPr>
       <w:rFonts w:cs="_A Anvar"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Main_title_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MaintitleMSV1">
     <w:name w:val="Main_title_MS_V1"/>
-    <w:basedOn w:val="Besm_MS_V1"/>
+    <w:basedOn w:val="BesmMSV1"/>
     <w:qFormat/>
-    <w:rsid w:val="00A751CE"/>
+    <w:rsid w:val="00FD6CED"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="DecoType Naskh"/>
       <w:color w:val="C00000"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="005C2656"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title4_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title4MSV1">
     <w:name w:val="Title4_MS_V1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Title3MSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="005E40BF"/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DecoType Naskh" w:eastAsia="等线 Light" w:hAnsi="DecoType Naskh" w:eastAsiaTheme="majorEastAsia" w:cs="DecoType Naskh"/>
-[...4 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:b w:val="0"/>
+      <w:color w:val="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title5_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title5MSV1">
     <w:name w:val="Title5_MS_V1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Title4MSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00FD6CED"/>
     <w:pPr>
-      <w:keepNext/>
-[...3 lines deleted...]
-      <w:jc w:val="left"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="DecoType Naskh" w:eastAsia="等线 Light" w:hAnsi="DecoType Naskh" w:eastAsiaTheme="majorEastAsia" w:cs="DecoType Naskh"/>
       <w:b/>
-      <w:bCs/>
       <w:color w:val="806000" w:themeColor="accent4" w:themeShade="80"/>
-      <w:sz w:val="30"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ContentBold_MS_V1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ContentBoldMSV1">
     <w:name w:val="ContentBold_MS_V1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DB48A4"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FNPoetry_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FNPoetryMSV1">
     <w:name w:val="FNPoetry_MS_V1"/>
-    <w:basedOn w:val="FNNormal_MS_V1"/>
+    <w:basedOn w:val="FNNormalMSV1"/>
+    <w:next w:val="FNNormalMSV1"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="009F459E"/>
     <w:pPr>
       <w:ind w:firstLine="49"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
+      <w:color w:val="833C0B" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6MSV1">
     <w:name w:val="Title6_MS_V1"/>
-    <w:basedOn w:val="Title5_MS_V1"/>
+    <w:basedOn w:val="Title5MSV1"/>
+    <w:next w:val="ContentNormalMSV1"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="009D2710"/>
+    <w:rsid w:val="00857E68"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Heading3"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00695D80"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00695D80"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style3">
+    <w:name w:val="Style3"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Heading3"/>
+    <w:link w:val="Style3Char"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F16744"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style3Char">
+    <w:name w:val="Style3 Char"/>
+    <w:basedOn w:val="Heading3Char"/>
+    <w:link w:val="Style3"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F16744"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:cs="_A Anvar"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HiddenMSV1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00A87DBB"/>
+    <w:rsid w:val="00233B00"/>
     <w:rPr>
-      <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
+      <w:color w:val="D0CECE" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
-[...2 lines deleted...]
-    <w:rsid w:val="007F43B2"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
     <w:pPr>
-      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+      <w:spacing w:after="80"/>
+      <w:ind w:firstLine="0"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
-[...1 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="680"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360" w:line="278" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00233B00"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...61 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2623,51 +18071,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2815,127 +18263,86 @@
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
-[...17 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>0</TotalTime>
-[...2 lines deleted...]
-  <Characters>0</Characters>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>1148</Words>
+  <Characters>6550</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>0</Lines>
-  <Paragraphs>0</Paragraphs>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <CharactersWithSpaces>7683</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
-  <AppVersion>16.0000</AppVersion>
-[...26 lines deleted...]
-  <CharactersWithSpaces>0</CharactersWithSpaces>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sadek</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>