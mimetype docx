--- v0 (2025-12-25)
+++ v1 (2026-06-27)
@@ -1049,246 +1049,246 @@
         </w:rPr>
         <w:t>، لا يصلي عبد أو أمة هذه الصلاة إلا غفر له جميع ذنوبه ولو كانت مثل زبد البحر، ويشفع يوم القيامة في سبع مائة من أهل بيته ممن استوجب النار</w:t>
       </w:r>
       <w:r w:rsidR="00CA40D5" w:rsidRPr="00CA40D5">
         <w:rPr>
           <w:rStyle w:val="RewayatMSV1"/>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92107">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00111D87" w:rsidRPr="00111D87">
         <w:rPr>
           <w:rStyle w:val="ReferenceNumberMSV1"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BB3952" w14:textId="46F7EEC8" w:rsidR="0081455C" w:rsidRPr="00856D64" w:rsidRDefault="00B95047" w:rsidP="0081455C">
+    <w:p w14:paraId="08BB3952" w14:textId="59CDDF49" w:rsidR="0081455C" w:rsidRPr="00856D64" w:rsidRDefault="007622BB" w:rsidP="0081455C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Amiri" w:hAnsi="Amiri" w:cs="Amiri"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Amiri" w:hAnsi="Amiri" w:cs="Amiri"/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17BF7FB8" wp14:editId="639ADC07">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="521AB8C3" wp14:editId="2A8F62CB">
+            <wp:extent cx="5086350" cy="9029700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5076825" cy="9029700"/>
+                      <a:ext cx="5086350" cy="9029700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1192C719" w14:textId="77777777" w:rsidR="0081455C" w:rsidRDefault="0081455C"/>
-    <w:sectPr w:rsidR="0081455C" w:rsidSect="0093345F">
+    <w:sectPr w:rsidR="0081455C" w:rsidSect="00AA4975">
       <w:footerReference w:type="default" r:id="rId31"/>
       <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1304" w:right="1701" w:bottom="1304" w:left="1701" w:header="720" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3A5D782E" w14:textId="77777777" w:rsidR="0093345F" w:rsidRDefault="0093345F">
+    <w:p w14:paraId="3DCE7162" w14:textId="77777777" w:rsidR="00AA4975" w:rsidRDefault="00AA4975">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B8EB2A2" w14:textId="77777777" w:rsidR="0093345F" w:rsidRDefault="0093345F">
+    <w:p w14:paraId="4A17DD4D" w14:textId="77777777" w:rsidR="00AA4975" w:rsidRDefault="00AA4975">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3BB52B08-FB25-4F7A-BF26-B5CC8BE2A111}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{63226329-D257-4CAC-95C5-C50F48DE7A05}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{8C04E379-5FAC-485F-8F27-1A1642D1599D}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{DA1A81D2-1A63-494D-8C19-51711F2543B9}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{2F765DC8-16B2-42D0-8549-873D8A28F128}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{53BBD1A7-CB1E-44C2-8991-9176F11BC5BD}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{0A925CA9-4D02-4B7F-9DD7-5D5E62571602}"/>
+    <w:embedBold r:id="rId4" w:subsetted="1" w:fontKey="{C0A6ADFE-B65F-4F00-999C-81A457AC0FDB}"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{2CDB2889-5CFA-4B2E-A0FD-40C4A92A9F35}"/>
+    <w:embedRegular r:id="rId5" w:subsetted="1" w:fontKey="{0880108F-9E4D-425C-88EE-F22464B3D869}"/>
   </w:font>
   <w:font w:name="Amiri">
     <w:panose1 w:val="00000500000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000206F" w:usb1="82002043" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:bidiVisual/>
@@ -1527,61 +1527,61 @@
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="47D44A8D" w14:textId="77777777" w:rsidR="00EA7B6D" w:rsidRDefault="00EA7B6D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="715B93C8" w14:textId="77777777" w:rsidR="0093345F" w:rsidRDefault="0093345F">
+    <w:p w14:paraId="44150BC5" w14:textId="77777777" w:rsidR="00AA4975" w:rsidRDefault="00AA4975">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="218EE91F" w14:textId="77777777" w:rsidR="0093345F" w:rsidRDefault="0093345F">
+    <w:p w14:paraId="745CA32D" w14:textId="77777777" w:rsidR="00AA4975" w:rsidRDefault="00AA4975">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="4EB16486" w14:textId="77777777" w:rsidR="00111D87" w:rsidRPr="00A92107" w:rsidRDefault="00111D87" w:rsidP="00111D87">
       <w:pPr>
         <w:pStyle w:val="ContentNormalMSV1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2404,85 +2404,89 @@
   <w:num w:numId="10" w16cid:durableId="881944285">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="359547877">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1147238489">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1589457093">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="18894089">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:saveSubsetFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:doNotTrackMoves/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EA7B6D"/>
     <w:rsid w:val="00036E54"/>
     <w:rsid w:val="00111D87"/>
     <w:rsid w:val="001A2431"/>
     <w:rsid w:val="00494EAC"/>
     <w:rsid w:val="004F1A5B"/>
+    <w:rsid w:val="00551D53"/>
     <w:rsid w:val="005A01A3"/>
+    <w:rsid w:val="007622BB"/>
     <w:rsid w:val="0081455C"/>
     <w:rsid w:val="008208D2"/>
     <w:rsid w:val="008D7E0D"/>
     <w:rsid w:val="0093345F"/>
     <w:rsid w:val="009375CD"/>
     <w:rsid w:val="00A23DEA"/>
+    <w:rsid w:val="00AA4975"/>
     <w:rsid w:val="00B95047"/>
     <w:rsid w:val="00CA40D5"/>
     <w:rsid w:val="00D14E95"/>
     <w:rsid w:val="00D9142A"/>
     <w:rsid w:val="00E46762"/>
     <w:rsid w:val="00EA7B6D"/>
     <w:rsid w:val="00EC036F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -3741,120 +3745,120 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:creator>Sadek</dc:creator>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
   <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion>16.0000</AppVersion>
 </Properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{998F1DCA-2475-4899-8653-6B3FAB7A6069}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5FED678A-F99E-4135-AC0A-57C4DB8CD322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{998F1DCA-2475-4899-8653-6B3FAB7A6069}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>639</Words>
   <Characters>3646</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>