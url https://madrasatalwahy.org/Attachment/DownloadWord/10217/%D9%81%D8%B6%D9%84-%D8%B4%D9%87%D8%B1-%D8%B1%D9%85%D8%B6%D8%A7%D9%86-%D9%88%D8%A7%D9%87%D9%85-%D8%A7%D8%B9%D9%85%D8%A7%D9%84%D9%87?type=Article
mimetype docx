--- v0 (2025-11-08)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم </w:t>
       </w:r>
     </w:p>
@@ -2846,88 +2847,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{5486DA15-67C6-4EA4-8357-ABF687037586}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B40B745A-1B74-4BCC-9C60-A4A114E73434}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{7CA83B93-38F0-48F9-8C4E-CDFE630D084C}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{FD55A7E6-763D-48BC-BCBE-B9694AEBF3DB}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -2976,61 +2984,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="10" name="_x0000_i0010">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0010"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3133,61 +3141,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="11" name="_x0000_i0011">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0011"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -5799,51 +5807,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6622,61 +6630,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -6951,63 +7034,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>