--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -460,74 +460,74 @@
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الفرق بين شهر رمضان وشهري شعبان ورجب</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">الخصوصيّة التي يمتلكها هذا الشهر هي عبارة عن حيثيّة سعة الرحمة الإلهيّة حيث إنّ جميع العباد شركاء في هذا النوع من سعة الرحمة. في شهر رجب، تقدّم أنّ شهر رجب رغم أنّ رحمة الله فيه تشمل جميع الناس، ولكن هناك خصوصيّة لشهر رجب بالنسبة إلى أولياء الله والذين طووا مراتب من السلوك، والحالات والجذبات التوحيديّة في شهر رجب تفوق شهر شعبان ورمضان، أمّا في شهر رمضان فإنّ حيثيّة الرحمة الإلهيّة تلك ستكون شاملة للجميع، وكلّ إنسان يأخذ بمقدار سعته، فهذا في شهر رمضان أكثر من شهر رجب. أي حالات توجّه الإنسان وتلك الروحانيّة والانبساط وحالة اللطافة وحالة الخفّة. ففي شهر رجب يختلف الأمر، الحالات هي حالات سلوكيّة شديدة، حالات قويّة لتلك الجذبات التوحيديّة والواردات والبارقات، ولكن في شهر رمضان يشعر الإنسان بحالة من الخفّة. كأنّ جانب الرأفة والعطف الإلهيّين يغلبان في شهر رمضان، وكيفيّة نزول الفيض في شهر رمضان كيفيّة عامّة، فلهذا فإنّ العبارات التي نقلت عن الأئمة عليهم السلام والنبيّ صلّى الله عليه وآله حول شهر رمضان مختلفة. فالعبارات عامّة شاملة، أي إنّها تشمل جميع الناس، فالخطاب في شهر رمضان هو للجميع، على الجميع أن يأتوا، على الجميع أن يجتمعوا هنا على هذه السفرة، وعلى الجميع أن يستفيدوا من هذه المائدة التي بسطها الله ، ولهذه القضيّة أهميّة جعلت الرسول الأكرم يقول في الجمعة الأخيرة من شهر شعبان بناء على رواية، أو في اليوم الأخير منه على رواية أخرى ولا تنافي بينهما:</w:t>
+        <w:t xml:space="preserve">الخصوصيّة التي يمتلكها هذا الشهر هي عبارة عن حيثيّة سعة الرحمة الإلهيّة حيث إنّ جميع العباد شركاء في هذا النوع من سعة الرحمة. في شهر رجب ... تقدّم أنّ شهر رجب رغم أنّ رحمة الله فيه تشمل جميع الناس، ولكن هناك خصوصيّة لشهر رجب بالنسبة إلى أولياء الله والذين طووا مراتب من السلوك، والحالات والجذبات التوحيديّة في شهر رجب تفوق شهر شعبان ورمضان، أمّا في شهر رمضان فإنّ حيثيّة الرحمة الإلهيّة تلك ستكون شاملة للجميع، وكلّ إنسان يأخذ بمقدار سعته، فهذا في شهر رمضان أكثر من شهر رجب. أي حالات توجّه الإنسان وتلك الروحانيّة والانبساط وحالة اللطافة وحالة الخفّة. ففي شهر رجب يختلف الأمر، الحالات هي حالات سلوكيّة شديدة، حالات قويّة لتلك الجذبات التوحيديّة والواردات والبارقات، ولكن في شهر رمضان يشعر الإنسان بحالة من الخفّة. كأنّ جانب الرأفة والعطف الإلهيّين يغلبان في شهر رمضان، وكيفيّة نزول الفيض في شهر رمضان كيفيّة عامّة، فلهذا فإنّ العبارات التي نقلت عن الأئمة عليهم السلام والنبيّ صلّى الله عليه وآله حول شهر رمضان مختلفة. فالعبارات عامّة شاملة، أي إنّها تشمل جميع الناس، فالخطاب في شهر رمضان هو للجميع، على الجميع أن يأتوا، على الجميع أن يجتمعوا هنا على هذه السفرة، وعلى الجميع أن يستفيدوا من هذه المائدة التي بسطها الله ، ولهذه القضيّة أهميّة جعلت الرسول الأكرم يقول في الجمعة الأخيرة من شهر شعبان بناء على رواية، أو في اليوم الأخير منه على رواية أخرى ولا تنافي بينهما:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> «فإنّ الشقيّ من حرم رضوان الله في هذا الشهر العظيم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ReferenceNumber_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">۱</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">فقد ذكر النبيّ الأكرم عنوان الشقيّ، فالشقيّ هو من حرم الرحمة الإلهيّة في هذا الشهر، فانظروا إلى أين يصل الأمر، كم على الإنسان أن يكون بعيدًا! وأيّة مصيبة عليه أن يحتمل بحيث إنّه رغم هذه القوّة والشدّة والغزارة في مطر رحمة الله في هذا الشهر إلا أنّها لا تشمله، فينبغي أن يكون الإنسان شديد الشقاء حتّى يكون كذلك، ينبغي أن يفتح لنفسه حسبًا. فالنبيّ الذي يبشّر الجميع بالرحمة وبالغفران عليه أن يخاطب آخرين بأنّهم أشقياء. </w:t>
+        <w:t xml:space="preserve">فقد ذكر النبيّ الأكرم عنوان الشقيّ، فالشقيّ هو من حرم الرحمة الإلهيّة في هذا الشهر، فانظروا إلى أين يصل الأمر، كم على الإنسان أن يكون بعيدًا! وأيّة مصيبة عليه أن يحتمل بحيث إنّه رغم هذه القوّة والشدّة والغزارة في مطر رحمة الله في هذا الشهر إلا أنّها لا تشمله، فينبغي أن يكون الإنسان شديد الشقاء حتّى يكون كذلك، ينبغي أن يفتح لنفسه حسابًا. فالنبيّ الذي يبشّر الجميع بالرحمة وبالغفران عليه أن يخاطب آخرين بأنّهم أشقياء. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«فإنّ الشقيّ من حرم رضوان الله في هذا الشهر العظيم»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.هذا الشهر هو شهر مبارك جدّاً، ورحمة الله تعالى واسعة فيه إلى درجة أنّ رسول الله قال: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Rewayat_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">«فإن الشقي من حرم رضوان الله في هذا الشهر»</w:t>
       </w:r>
       <w:r>
@@ -2848,66 +2848,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B40B745A-1B74-4BCC-9C60-A4A114E73434}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{A385CD61-B91F-41CF-A8ED-D3CEFAE9A5E2}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{FD55A7E6-763D-48BC-BCBE-B9694AEBF3DB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{0D162E29-FD95-4385-B07B-C2C50D4AA4D3}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -2984,61 +2984,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="10" name="_x0000_i0010">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0010"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -3141,61 +3141,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="11" name="_x0000_i0011">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0011"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>