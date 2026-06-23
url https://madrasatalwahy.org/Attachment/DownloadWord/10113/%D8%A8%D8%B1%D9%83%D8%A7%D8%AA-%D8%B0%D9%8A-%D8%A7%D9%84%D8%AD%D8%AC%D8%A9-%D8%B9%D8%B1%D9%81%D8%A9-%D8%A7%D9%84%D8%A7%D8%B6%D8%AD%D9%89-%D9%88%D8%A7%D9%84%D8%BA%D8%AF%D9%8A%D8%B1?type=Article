--- v0 (2025-11-09)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
@@ -730,88 +731,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{ED2A95E0-FA54-4742-A7A1-EE9658A63C21}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{191FE684-5CA7-4AC4-8ACD-05A97FBF6E86}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{EFA3C52F-50EA-461A-AD55-8BE3848E9D89}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A07819A4-46E0-4E90-BE34-F2DFFF51C2D2}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -860,61 +868,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="154" name="_x0000_i0154">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0154"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1017,61 +1025,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="155" name="_x0000_i0155">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0155"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -1695,51 +1703,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2518,61 +2526,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -2847,63 +2930,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>