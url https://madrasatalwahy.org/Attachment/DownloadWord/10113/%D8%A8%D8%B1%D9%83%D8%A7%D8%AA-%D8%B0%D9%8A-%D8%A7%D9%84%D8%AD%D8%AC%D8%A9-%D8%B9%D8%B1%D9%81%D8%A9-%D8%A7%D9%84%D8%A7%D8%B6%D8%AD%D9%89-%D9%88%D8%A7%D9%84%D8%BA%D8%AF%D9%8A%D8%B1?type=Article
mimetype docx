--- v1 (2026-06-23)
+++ v2 (2026-08-13)
@@ -394,114 +394,123 @@
         </w:rPr>
         <w:t xml:space="preserve">واليوم السابع من هذا الشهر يوم شهادة الإمام الباقر عليه السلام، الذي يصادف يوم غد على ما يظهر، واليوم التاسع يوم عرفة، ذلك اليوم الغنيّ عن التعريف، وليلته من أهمّ الليالي، ومن المؤكّد فيها استحباب زيارة سيّد الشهداء عليه السلام؛ فقد كان الأولياء والعرفاء والمرحوم السيّد الحدّاد يزورون بها في تلك الليلة، كما كانوا يوصون بها مريديهم. أمّا من يوفّق للتشرّف بتلك البقعة المباركة فله شأنٌ آخر، وسيتنعّم بالفوز بالعديد من النعم والألطاف.. نسأل الله أن يرزقنا جميعاً، وإن لم نوفّق فالأمر باقٍ على أهميّته أيضاً؛ فولاية الإمام عليه السلام واسعة وطريق الولاية واسع لا يختصّ بمكانٍ، والإمام مرتبطٌ بالقلوب يشدّها إليه. نعم، إنّه يجتذب إليه تلك القلوب المستعدّة التي تليق به.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">طرف من أسرار يوم عرفة ودعائه</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">والصوم يوم عرفة من أهمّ المستحبّات الأكيدة ما لم يؤدّ إلى الضعف المانع عن تلاوة الدعاء، وأمّا إذا أمكن الجمع وخصوصاً في هذه الأيّام القصيرة النهار اليسيرة الصيام فلا يفوّت. وليس العمل الوحيد ليوم عرفة هو دعاء سيّد الشهداء فحسب، فهناك عدد من الأدعية مذكور في مفاتيح الجنان وهي من المستحبّات المؤكّدة أيضاً. أمّا دعاء الإمام الحسين عليه لسلام في يوم عرفة فهو من الأدعية العجيبة، وقد كان الأولياء يدعون به ويوصون مريديهم بذلك. وكان المرحوم العلاّمة في كثير من السنوات يجمعنا في بيته، ثمّ يأمرني بقراءته بحيث يستمع الحاضرون وينصتون. و لا بدّ أن نهجر ما هو شائعٌ الآن في المجالس من إمساك كلّ من الحاضرين نسخة من كتاب مفاتيح الجنان والشروع بالدعاء مستقلاً؛ فالدعاء يُقرأ من قبل أحد الحاضرين فقط. نعم من أحبّ أن يقرأ بنفسه فليقرأه في منزله، ولا إشكال في ذلك، كأن يذهب إلى منزل أو إلى مسجد أو إلى مكان يحقّق فيه الخلوة مع نفسه ويكون فيه وحيداً فهذا جيّد. وأمّا إن كان هناك جماعة في مجلسٍ واحدٍ فليقرأ أحدهم الدعاء وليستمع الآخرون وليردّدوا بقلوبهم؛ فإنّ هذه الطريقة تفوق في أثرها طريقة القراءات المستقلّة لكلّ من الحاضرين، والأمر نفسه في سائر الأدعية؛ فهذا يؤدّي إلى عمق الأثر وزيادة الالتفات.</w:t>
+        <w:t xml:space="preserve">والصوم يوم عرفة من أهمّ المستحبّات الأكيدة ما لم يؤدّ إلى الضعف المانع عن تلاوة الدعاء، وأمّا إذا أمكن الجمع وخصوصاً في هذه الأيّام القصيرة النهار اليسيرة الصيام فلا يفوّت. وليس العمل الوحيد ليوم عرفة هو دعاء سيّد الشهداء فحسب، فهناك عدد من الأدعية مذكور في مفاتيح الجنان وهي من المستحبّات المؤكّدة أيضاً. أمّا دعاء الإمام الحسين عليه السلام في يوم عرفة فهو من الأدعية العجيبة، وقد كان الأولياء يدعون به ويوصون مريديهم بذلك. وكان المرحوم العلاّمة في كثير من السنوات يجمعنا في بيته، ثمّ يأمرني بقراءته بحيث يستمع الحاضرون وينصتون. و لا بدّ أن نهجر ما هو شائعٌ الآن في المجالس من إمساك كلّ من الحاضرين نسخة من كتاب مفاتيح الجنان والشروع بالدعاء مستقلاً؛ فالدعاء يُقرأ من قبل أحد الحاضرين فقط. نعم من أحبّ أن يقرأ بنفسه فليقرأه في منزله، ولا إشكال في ذلك، كأن يذهب إلى منزل أو إلى مسجد أو إلى مكان يحقّق فيه الخلوة مع نفسه ويكون فيه وحيداً فهذا جيّد. وأمّا إن كان هناك جماعة في مجلسٍ واحدٍ فليقرأ أحدهم الدعاء وليستمع الآخرون وليردّدوا بقلوبهم؛ فإنّ هذه الطريقة تفوق في أثرها طريقة القراءات المستقلّة لكلّ من الحاضرين، والأمر نفسه في سائر الأدعية؛ فهذا يؤدّي إلى عمق الأثر وزيادة الالتفات.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نعم، إنّ دعاء عرفة لدعاء رفيع.. إنّ في دعاء سيّد الشهداء في هذا اليوم بحاراً من المعرفة. لقد بيّن فيه الإمام عليه السلام خضوع تمام وجوده بكلّ مراتبه وشراشره ليَد القدرة الربانيّة، سواء في أصل إيجادها أو في تكاملها واستمرار حياتها، أو في كيفيّة المساعدة والهداية، وهو عجيب واقعاً، و في غاية الروعة. فمن يقرأ هذا الدعاء ويلتفت إلى ما يتضمّن من معانٍ، سيدرك أن لا شيء من حركاتنا يمكن أن يتحقّق بمعزل عن عناية الله، فما لم تكن عناية من الله فلا يمكننا القيام بأيّ شيء على الإطلاق! ولو أنّ عناية واحدة سلبت لأحاطت بنا مئات الموانع. ومانع واحد يكفي لإيقاف الإنسان. مانع واحد يكفي لمنعه عن أداء عمله. مانع واحد يكفي للحيلولة دون وصوله إلى المكان الذي يتوجّه إليه. مانع واحد يكفي لمنعه عن الصلاة، عن الدعاء، عن التوجّه. من الذي يرفع هذه كلّ الموانع؟ أشار الإمام عليه السلام في هذا الدعاء إلى أنّ الله يرفع كافّة هذه الموانع قائلاً: إلهي أنت أخذت بيدي، وهيّأت لي كل ما هو خيرٌ لي، وأزلت الموانع الواحد تلو الآخر، وأنا غافلٌ عن ذلك.</w:t>
+        <w:t xml:space="preserve">نعم، إنّ دعاء عرفة لدعاء رفيع.. إنّ في دعاء سيّد الشهداء في هذا اليوم بحاراً من المعرفة. لقد بيّن فيه الإمام عليه السلام خضوع تمام وجوده بكلّ مراتبه وشراشره ليَد القدرة الربانيّة، سواء في أصل إيجادها أو في تكاملها واستمرار حياتها، أو في كيفيّة المساعدة والهداية، وهو عجيب واقعاً، و في غاية الروعة. فمن يقرأ هذا الدعاء ويلتفت إلى ما يتضمّن من معانٍ، سيدرك أن لا شيء من حركاتنا يمكن أن يتحقّق بمعزل عن عناية الله، فما لم تكن عناية من الله فلا يمكننا القيام بأيّ شيء على الإطلاق! ولو أنّ عناية واحدة سلبت لأحاطت بنا مئات الموانع. ومانع واحد يكفي لإيقاف الإنسان. مانع واحد يكفي لمنعه عن أداء عمله. مانع واحد يكفي للحيلولة دون وصوله إلى المكان الذي يتوجّه إليه. مانع واحد يكفي لمنعه عن الصلاة، عن الدعاء، عن التوجّه. من الذي يرفع كلّ هذه الموانع؟ أشار الإمام عليه السلام في هذا الدعاء إلى أنّ الله يرفع كافّة هذه الموانع قائلاً: إلهي أنت أخذت بيدي، وهيّأت لي كل ما هو خيرٌ لي، وأزلت الموانع الواحد تلو الآخر، وأنا غافلٌ عن ذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فأنا جئت الآن إلى هذا المجلس، ولكن هل تعلمون أنّ آلاف الموانع قد أزيلت حتّى أمكنني الوصول؟ لا! نحن نقول بكلّ سهولة: ركبنا السيّارة وشغّلنا محرّكها وأتينا! كان هناك آلاف الموانع التي لا علم لنا بها، فواحدة منها أن لا يشتغل محرّك السيّارة، لو أنّ محرّك السيّارة تعطّل لما أمكن الوصول. ولكنّ الله أخفى كلّ ذلك قائلاً: ما عليك إلا أن تصفيَ قلبك ونحن علينا أن نرفع الموانع، فالله قد سهّل لنا الأمور.. أنا أحمل عنك جميع أثقالك، فماذا عليك بعد ذلك؟ لا نريد منك سوى مثقال ذرّة من الصفاء، شيئاً من الهمّة، شيئاً من الصدق، وما تبقّى هو علينا نحن. لم يأمرك أحد بنحت الصخور! فهذه الأعمال هي وظيفتنا نحن، ما عليك إلاّ الصفاء ونحن نتولّى دفعك إلى الأمام، نحن نتولّى تعبيد الطريق، نحن نقدّم لك ما ينفعك، ونبعد عنك ما يضرّ بحركتك. نحن نقوم بكلّ ذلك، وأنت تقول: ما شاء الله! أنا سالكٌ! أنا أتقدّم وأسير في سبيلك يا ربّ! كلا يا عزيزي تعالَ وانظر حقيقة الأمر! حينها سنطأطئ رؤوسنا خجلاً ولن نجرؤ على النظر إلى وجه الله، ولا إلى وجوه أولياء الله! عجباً لنا أين كنّا ولم يكن الأمر بطلب منّا:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
+      <w:pPr>
+        <w:pStyle w:val="Poetry_MS_V1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ما نبوديم وتقاضامان نبود *** لطف تو ناگفته ما مى شنود</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Poetry_Trans_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">(لم نكن نحن ولم يكن الطلب منّا *** لكن لطفك هو الذي يَخبُر عمّا في ضميرنا)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أنت أعددت منذ البداية كلّ شيء حتّى أوردتنا هذا الطريق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">أودّ أن أطرح عليكم هذا السؤال: لو لم يكن المرحوم العلاّمة، ولم تكن تلك السلسلة، ولو لم يكن هؤلاء الأولياء العظام فماذا كنّا سنصنع؟ نعم، يمكن أن يجعل الله طريقاً آخر، ولكن لو فرضنا أنّه كان هو الطريق الوحيد ولم يجعل لنا غيره، وقال: أنا أريد أن أسدّ هذا الطريق وأحرمكم منه، لو لم يكن هؤلاء الأولياء ولو لم يوصلوا إلينا الحقيقة، فمن أين كانت ستصلنا هذه التعاليم؟ لو أردنا حينها أن نصل إلى الله فماذا كان علينا أن نصنع؟ أفكان يجب علينا أن نصغي إلى هذا الهراء الذي تسمعون؟ من الذي منّ علينا برجل كهذا يكتب لكم الكتب حتّى وهو ملقى على السرير بعد إجراء عمليّة جراحيّة؟ من الذي منّ علينا بذلك؟ وقد ذهبنا إليه وقلنا له: سماحة السيّد دع الآن الكتابة! فقال: أأترك الكتابة؟ إذن ماذا أصنع؟ لا فأنا الآن بمقدوري أن أكتب صفحة أو صفحتين، فمن الذي جعله كذلك؟ من الذي ألقى فيه الشوق والرغبة والألم؟ من الذي أودعه تلك الهمّة وذلك الإحساس؟ نسأل الله أن يرزقنا فهم ذلك يوماً ما. نعم، نحن ندرك ذلك بنسبة ولا أقول: لا ندرك، والإخوان يدركون، والحمد لله كلّهم من أهل الفضل والمعرفة. ولكن نسأل الله أن يرزقنا فهماً أعمق لذلك الألم، ذلك الألم الذي دفعه يوماً أن يقول في طهران: لو قطّعوا بدني إرباً إرباً على أن أتنازل عن سطرٍ واحدٍ ممّا كتبته لما فعلت. فلنحاول استشعار هذا الألم! فإذا بلغنا ذلك فستتّخذ الأمور صورة أُخرى، وستتغيّر حالاتنا ومدركاتنا.</w:t>
+        <w:t xml:space="preserve">أودّ أن أطرح عليكم هذا السؤال: لو لم يكن المرحوم العلاّمة، ولم تكن تلك السلسلة، ولو لم يكن هؤلاء الأولياء العظام فماذا كنّا سنصنع؟ نعم، يمكن أن يجعل الله طريقاً آخر، ولكن لو فرضنا أنّه كان هو الطريق الوحيد ولم يجعل لنا غيره، وقال: أنا أريد أن أسدّ هذا الطريق وأحرمكم منه، لو لم يكن هؤلاء الأولياء ولو لم يوصلوا إلينا الحقيقة، فمن أين كانت ستصلنا هذه التعاليم؟ لو أردنا حينها أن نصل إلى الله فماذا كان علينا أن نصنع؟ أفكان يجب علينا أن نصغي إلى هذا الهراء الذي تسمعونه؟ من الذي منّ علينا برجل كهذا يكتب لكم الكتب حتّى وهو ملقى على السرير بعد إجراء عمليّة جراحيّة؟ من الذي منّ علينا بذلك؟ وقد ذهبنا إليه وقلنا له: سماحة السيّد دع الآن الكتابة! فقال: أأترك الكتابة؟ إذن ماذا أصنع؟ لا فأنا الآن بمقدوري أن أكتب صفحة أو صفحتين، فمن الذي جعله كذلك؟ من الذي ألقى فيه الشوق والرغبة والألم؟ من الذي أودعه تلك الهمّة وذلك الإحساس؟ نسأل الله أن يرزقنا فهم ذلك يوماً ما. نعم، نحن ندرك ذلك بنسبة ولا أقول: لا ندرك، والإخوان يدركون، والحمد لله كلّهم من أهل الفضل والمعرفة. ولكن نسأل الله أن يرزقنا فهماً أعمق لذلك الألم، ذلك الألم الذي دفعه يوماً أن يقول في طهران: لو قطّعوا بدني إرباً إرباً على أن أتنازل عن سطرٍ واحدٍ ممّا كتبته لما فعلت. فلنحاول استشعار هذا الألم! فإذا بلغنا ذلك فستتّخذ الأمور صورة أُخرى، وستتغيّر حالاتنا ومدركاتنا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">عيد الأضحى قيمته وأعماله</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كما أنّ عيد الأضحى من فرص هذا الشهر، وهو يوم عظيم، وهو أحد اليومين اللذين جعلهما الله عيداً والثاني عيد الفطر. وبعد شهر من الصيام والضيافة الإلهيّة يقدّم الله تعالى ثوابه في يوم عيد الفطر ومع أداء صلاة العيد: اللهمّ بحقّ هذا اليوم الذي جعلته للمسلمين عيداً ولمحمّد صلّى الله عليه وآله ذخراً وشرفاً وكرامة ومزيداً. إلهي أنت الذي جعلت هذا اليوم عيداً، ومن شأنه أن يكون عيداً، لماذا؟ لأنّا رجعنا من ضيافتك، فقد جئنا إليك وحللنا عندك شهراً فتطهّرنا وتجرّدت نفوسنا، وقلّت كثراتنا، وضعفت تعلّقاتنا. أليس المرء في شهر رمضان أكثر قدرةً على الإنفاق؟ فهذا علامة ذلك. أليس المرء في شهر رمضان أكثر صفحا ًوتجاوزاً؟ أليس أكثر عطفاً وشعوراً؟ فمن أين جاء كلّ ذلك؟ إنّه من ضيافة الله. وهذا اليوم هو عيد لكلّ عبدٍ في مستواه، وبحسب المرتبة التي يؤدّي أعماله على أساسها. وقد كان الأولياء العظام ـ كما قرأتم في أحد كتب المرحوم العلاّمةـ ينطلقون في هذا اليوم إلى مشاهد الأئمّة للزيارة والشكر. كانوا يأتون إلى النجف، إلى كربلاء إلى سيّد الشهداء عليه السلام، إلى أبي الفضل، ثمّ يتوجّهون إلى الكاظمين عليهما السلام، ثمّ إلى سامرّاء، وإلى مقام السيّد محمّد ابن الإمام عليّ النقيّ عليه السلام، الذي ورد في حقّه أنّه كان تالي تلو الإمام (وقبره في طريق سامرّاء في قرية تسمّى بلد)، وهكذا سائر أولاد الأئمّة كحمزة والقاسم المدفونين في كربلاء. وهؤلاء العرفاء هم الذين يُقال عنهم: إنّهم ضدّ الولاية!! كم على الإنسان أن يبتعد عن الدين والوجدان ليتفوّه بهذا الكلام؟! إن لم تكن ذا دين فلتكن صاحب وجدان! أهؤلاء هم أعداء الولاية والذين لا يولون الأئمّة مزيد عناية؟!</w:t>
       </w:r>
@@ -732,66 +741,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{191FE684-5CA7-4AC4-8ACD-05A97FBF6E86}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{8EBD447A-7BCA-44D5-AA99-4F5CA024FE2A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{A07819A4-46E0-4E90-BE34-F2DFFF51C2D2}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{DFB3F3E0-999D-4EEA-9F3C-176D8396CE08}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -868,61 +877,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="154" name="_x0000_i0154">
+                <wp:docPr id="1" name="_x0000_i0001">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0154"/>
+                        <pic:cNvPr id="0" name="_x0000_i0001"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -1025,61 +1034,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="155" name="_x0000_i0155">
+          <wp:docPr id="2" name="_x0000_i0002">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0155"/>
+                  <pic:cNvPr id="0" name="_x0000_i0002"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>