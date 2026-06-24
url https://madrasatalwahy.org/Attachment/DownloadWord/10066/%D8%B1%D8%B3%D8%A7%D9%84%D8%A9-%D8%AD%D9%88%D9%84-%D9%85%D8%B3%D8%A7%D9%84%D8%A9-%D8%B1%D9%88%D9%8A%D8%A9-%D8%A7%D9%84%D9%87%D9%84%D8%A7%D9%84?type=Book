--- v0 (2025-11-05)
+++ v1 (2026-06-24)
@@ -12,65 +12,66 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0003" o:spid="_x0000_i0026" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0088" o:spid="_x0000_i0111" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId3" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1780,51 +1781,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالقمر في الشهر الهلاليّ يدور في المدار دوراً أزيد من الدورة الكاملة و هو</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0004" o:spid="_x0000_i0027" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0089" o:spid="_x0000_i0112" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الثالثة و الرابعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -1908,51 +1909,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> أنّ كلّ كوكب إذا أشرق على كوكب آخرٍ أصغر منه يكون نصف الطرف المستشرق من الكوكب الأصغر المواجه للكوكب الأكبر أكبر من الطرف الآخر المظلم الذي لايواجه الكوكب المشرق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن يحدث بهذا الإشراق ظلٌّ مخروطيّ ممدودٌ تكون قاعدته الدائرة الصغيرة المنطبقة على دائرة فصل النور و الظُّلمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0005" o:spid="_x0000_i0028" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0090" o:spid="_x0000_i0113" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و بما أنّ الأرض تدور حول نفسها مرّةً واحدةً في كلّ يوم و ليلةٍ بحركتها الوضعيّة فلا محالة يدور هذا الظلّ المخروطيّ حول الأرض دائماً و لا يمكث آناً أبداً و إن شئتَ فقل إنّ الأرض تدور دائماً في هذا الظلّ المخروطيّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1996,51 +1997,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و بهذه المناسبة لا يكون آخر اللّيل و هو الخروج عن الظلّ إلّا في خطّ واحد كذلك و لا يكون نصف اللّيل و ثُلثه و ربعه و خمسه و هكذا إلّا في خطوطٍ خاصّةٍ لا يتعدّاها إلى غيرها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و بالمناسبة الإضافيّة أيضاً لا يكون أوّل النهار و آخره و وسطه إلّا في خطوطٍ خاصّةٍ بعينها لايتعدّاها إلى غيرها، لأنّ الظلّ المخروطيّ حيث يتحرّك، يتحرّك بتبعه نصف كرة الأرض المستضئُ بتبع حركة الظّلّ المخروطيّ؛ ففي كلّ نقطة من نقاط العالم على حسب اختلاف مشرقه و مغربه يوم خاصّ و ليلةٌ خاصّةٌ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0006" o:spid="_x0000_i0029" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0091" o:spid="_x0000_i0114" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الخامسة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -2241,51 +2242,51 @@
         <w:t xml:space="preserve">السابعة:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنّ الافق الحقيقيّ في كلّ ناحية هو محيط الدائرة العظيمة التي تنصف‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0007" o:spid="_x0000_i0030" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0092" o:spid="_x0000_i0115" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كرة الأرض بنصفين متساويين بحيث يمرّ الخطّ القائم المارّ على رؤوس أهل هذه الناحية على مركز هذه الدائرة. و الافق المحلّي في كلّ ناحية هو أكبر دائرة صغيرةٍ على سطح الأرض يراها أهل هذه الناحية؛ موازيةً للدائرة العظيمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2337,98 +2338,98 @@
         <w:t xml:space="preserve"> أنّ القمر في حال المقارنة مع الشّمس تنطبق الدائرة الظاهرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> منه على الدائرة المستضيئة من شعاع الشّمس فإذن لا يُرى نصفه الذي يسامت الأرض. و هذه الحالة تسمّى بالمحاق لمحق نوره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0008" o:spid="_x0000_i0031" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0093" o:spid="_x0000_i0116" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و هذا على قسمين:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الاوّل:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالة الكسوف و هي حالة اجتماع الأرض و القمر في درجةٍ واحدةٍ من برجٍ واحد على عرضٍ واحدٍ و على رأي القدماء اجتماع الشّمس و القمر كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0009" o:spid="_x0000_i0032" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0094" o:spid="_x0000_i0117" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحالة الثانية:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فيما إذا كانا في برجٍ واحدٍ و درجةٍ واحدةٍ و لكن لم يكونا في عرضٍ واحدٍ؛ بل كان الاختلاف بينهما قليلًا إلى خمس درجاتٍ شمالًا أو جنوباً؛ أو أكثر من الخمس باختلاف المنظر.</w:t>
       </w:r>
     </w:p>
@@ -2462,51 +2463,51 @@
         <w:t xml:space="preserve">و علّة عدم رؤيته أنّ وضعه قريب جدّاً في الظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> للمحلّ الذي تشغله الشّمس في السماء، فيوجّه نحو الأرض نصف كرته المظلم المحجوب عن الأشعّة الشّمسيّة. و هذا يتّفق في كلّ شهرٍ هلاليّ مرّةً واحدةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0010" o:spid="_x0000_i0033" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0095" o:spid="_x0000_i0118" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و إذا خرج القمر عن هذه الحالة لابدّ أن يُرى على شكل هلالٍ ضعيفٍ؛ لكنّ دقّة القطر المنوّر للهلال جدّاً تمنعنا عن رؤيته إلى حدّ يسيرُ في الفضاءِ و يبعد عن الشّمس بقدرٍ يصير قابلًا لرؤيته بشكل الهلال. هذا الفصل من الزمان يسمّى تحت الشعاع و هو ما إذا كان الفاصل بين جرمَي الشّمس و القمر على قدر نصف جرميهما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2563,51 +2564,51 @@
         <w:t xml:space="preserve">إعلم أنّ حالّتي المحاق و تحت الشعاع جميعاً تطولان ثمان و أربعين ساعةً تقريباً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ لأنّ القمر يدخل تحت شعاع الشّمس قبل المقارنة باثنتي عشرة درجةً في المقارنة و يخرج عن تحت الشعاع بعد اثنتي عشرة درجةً من المقارنة فالمجموع أربع و عشرون درجةً المساوي لسير القمر في المدار زماناً لثمان و أربعين ساعةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0011" o:spid="_x0000_i0034" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0096" o:spid="_x0000_i0119" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة التاسعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -2799,51 +2800,51 @@
         <w:t xml:space="preserve">العاشرة:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنّ حركة القمر حول الأرض ليست على كيفيّةٍ واحدةٍ بحيث ينطبق مداره على منطقة البروج دائماً بل ينطبق بعض الأحيان على المنطقة ثمّ يميل عن‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0012" o:spid="_x0000_i0035" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0097" o:spid="_x0000_i0120" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3476,51 +3477,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و المذكور في الكتب المشهورة، أنّه ينبغي أن يكون البعد بين مغربَي النيّرين أكثر من عشرة أجزاءٍ و قيل: ينبغي أن يكون ما بينهما عشرة أجزاء أو أكثر؛ حتّى يكون مكث الهلال فوق الافق بعد غروب الشّمس ثُلثي ساعةٍ أو أكثر؛ ولكنّ التّحقيق أنّ الهلال يُرى ببُعد تسع درجاتٍ أيضاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و لأنّ الأرض تدور حول نفسها كلّ درجةٍ في أربع دقائق؛ و في هذه المدّة يقرب الهلال من محلّ غروبه درجةً واحدةً؛ فإذا كان بُعدُ مغرب القمر عن مغرب الشّمس عشر درجاتٍ؛ فبَعد حاصل ضربهما و هو ( ٤۰ = ٤* ۱۰) أربعون دقيقةً يخفي الهلال تحت الافق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0013" o:spid="_x0000_i0036" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0098" o:spid="_x0000_i0121" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي هذه الحالة يكون مكث القمر فوق الافق أكثر ممّا لم يكن فيه هذه الحالة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3533,51 +3534,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فتكون الرُّؤية أسهل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و حالة الترقّص هي حالة مدار سير القمر حول الشّمس فيما يقرب القمر من زاوية مداره المضرّس بقليل و فيما يبعد عنها كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0014" o:spid="_x0000_i0037" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0099" o:spid="_x0000_i0122" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ اعلم أنّ ممّا هو دخيل في الرُّؤية و سهولتها، ارتفاع الهلال من الافق لأنّه كلّما كان أكثر كانت الرُّؤية أسهل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -4207,51 +4208,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أو أن يكون سيره تحت الشعاع في المدار بقدر خمس درجات؛ و هي تطول عشر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0015" o:spid="_x0000_i0038" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0100" o:spid="_x0000_i0123" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و يطول خروجه عنه على مقدار عشرين ساعةً؛ فلا محالة يخرج عن تحت الشعاع و هو واقع تحت الأرض؛ فلابدّ و أن نلتزم بأنّ ثُلث يوم الثلاثين أو نصفه أو ثُلثيه و هكذا من شهر رمضان و الباقي من الشوّال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -4300,51 +4301,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن لمّا كانت الأرض كرويّةً؛ و هي معذلك تدور حول نفسها بحركتها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0016" o:spid="_x0000_i0039" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0101" o:spid="_x0000_i0124" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تساوي ثلاثمأة و ستّين درجةً بدرجةٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -4400,51 +4401,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فإذا طلع القمر و خرج عن تحت الشعاع في إسبانيا؛ رآه أهل هذا البلد؛ و أين المانع من رؤية أهالي طهران إيّاه من غيمٍ أو جبلٍ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بل المانع هو اختلاف الافق. فطلوع القمر في إسبانيا أمرٌ واضحٌ لكونه فوق أُفقهم؛ و أمّا بالنسبة إلى أهالي طهران فلا؛ لكونه واقعاً تحته.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0017" o:spid="_x0000_i0040" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0102" o:spid="_x0000_i0125" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، البلاد التي لم تَرَ الهلال، لا لعدم كون القمر تحت الافق؛ بل لعارض سماويّ مثل السُحُب و الغُيوم أو أرضيّ مثل الكُثب و الجبال و الأتلال، فهي متّحدة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5093,51 +5094,51 @@
         </w:rPr>
         <w:t xml:space="preserve">مثلًا إذا رئي الهلال في طهران، فيجوز رؤيته في سِمْنان الواقع في شرقه بتسع دقائق طولًا؛ و في دَامْغان بثلاث عشرة دقيقةً، و في شاهرود بستَّ عشرة دقيقةً؛ و في سَبْزوار بسبع و عشرين دقيقةً؛ و في نَيسابور باثنين و ثلاثين دقيقةً؛ و في المشهد الرضويّ على ثاويه آلاف التحيّة و الثناء بثلاث و ثلاثين دقيقةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و كذا تجوز الرُّؤية في البلاد القريبة طولًا من هذه البلاد، و إن اختلفتا عرضاً في الجملة، كآمل و ساري شمالًا و قُمّ و إصْبَهان جنوباً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0018" o:spid="_x0000_i0041" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0103" o:spid="_x0000_i0126" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن يستفاد ممّا ذكرنا ضابطةٌ كلّيّة و هي:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12170,51 +12171,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المفروضة من وصول الأشعّة الي عين الناظر؛ و أثبتوها في مسطوراتهم‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="40"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0019" o:spid="_x0000_i0042" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0104" o:spid="_x0000_i0127" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الثانية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
@@ -12469,51 +12470,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{يُسَبِّحُونَ اللَّيْلَ وَ النَّهارَ لا يَفْتُرُونَ}‏.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0020" o:spid="_x0000_i0043" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0105" o:spid="_x0000_i0128" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ثالثاً</w:t>
       </w:r>
       <w:r>
@@ -17685,51 +17686,51 @@
         </w:rPr>
         <w:t xml:space="preserve">خطّ الزمان وخطّ نصف نهار كرينويج، ينصفان كرة الارض‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و لحلّ هذه العويصة عيّنوا مبدئاً فرضيّاً للتاريخ، و اتّفق الأقوام و الامم كلّهم على هذا المبدء و هو خطّ مفروضٌ مارّ على القطبين، على زاوية ۱۸۰ درجةً من خطّ نصف نهار كرنويج؛</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0021" o:spid="_x0000_i0044" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0106" o:spid="_x0000_i0129" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و إنّما عيّنوا موقع الخطّ المفروض في هذا الموضع لما أوّلًا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -17754,51 +17755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و حيثما يقطع هذا الخطّ من طرف الشمال قطعةً صغيرةً من السّيبريا، أمالوه و جعلوه خارج هذه المنطقة بين السّيبريا من آسيا و آلاسكا من إمريكا؛ و عبّروه بما بين جزيرتين مسمّاتين بدِيُومِد بينهما قدر مسافة ثلاثة أميال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إحديهما أكبر من الاخرى و واقعةٌ في غرب الخطّ؛ و الاخرى أصغر من الاولى و واقعةٌ في شرقه ففي جميع الأوقات تكون أيّام الأسابيع و الشهور في دِيُومِد الصغرى قبل أيّام ديومد الكبرى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0022" o:spid="_x0000_i0045" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0107" o:spid="_x0000_i0130" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
@@ -17904,51 +17905,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيكون هذا الخطّ متقدّماً عن نفسه من جهةٍ، و متأخّراً عن نفسه من جهةٍ أُخرى؛ متقدّماً من الناحية الشرقيّة، و متأخّراً من الناحية الغربيّة؛ فهو المبدء للتاريخ تكون الأيّام في شرقه و لو بمقدارٍ يسيرٍ، متقدّمةً على الأيّام في غربه كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0023" o:spid="_x0000_i0046" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0108" o:spid="_x0000_i0131" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا كلُّه من جهة أيّام الأسابيع، من الجمعة و السبت و غيرهما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -18215,51 +18216,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فعلى كلا التقديرين تختلف مبادئ الشهور بالنسبة إلى جميع النواحي الارضيّة بيومٍ واحدٍ؛ و هذا أيضاً لا مفرّ منه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أما على مسلك الجمهور فابتداء الشهر بالنسبة إلى كلّ بلدٍ إنّما هو بظهور الهلال في أُفقه؛ فإذا خرج الهلال عن الشعاع و صار قابلًا للرؤية بعد غروب الشّمس في ابتداءِ اللّيل، دخل الشهر بالنسبة إليه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0024" o:spid="_x0000_i0047" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0109" o:spid="_x0000_i0132" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا على ما اخترتَ من كفاية الخروج عن الشعاع و رؤيةٍ ما و لو من بعيدٍ، فجميع القطر المظلم اللَّيليّ المشترك مع نقطة أُفق الرُّؤية في ابتداء اللّيل يحسب من أوّل الشهر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -18296,51 +18297,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فمبدءُ الشهر في النواحي المختلفة الأرضيّة يطول أربع و عشرين ساعةً، المنقسم بليلتين على حسب الآفاق الفوقانيّة و التحتانيّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد علم ممّا ذكرنا أنّ اختلاف مبدء الشهور القمريّة كالشمسيّة ممّا لا مجال لأحد في إنكاره، و لا مناص إلّا من الالتزام به على أيّ مذهب سُلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0025" o:spid="_x0000_i0048" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0110" o:spid="_x0000_i0133" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ناحيةٍ من جانب المغرب من هذه الناحية حتّى تصل الدورة إلى أقرب ناحيةٍ بالنّسبة إلى هذه الناحية من القطر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -24122,88 +24123,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{3E957087-AC5E-4828-BCB7-27DE5D6B9645}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B347ADB4-3727-46FA-AEBA-7E31689F06FF}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{5AE1E1E7-F993-459F-A255-EBC3C0128394}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{78BE0D17-F5EA-4BD1-82B7-4AAEE462F7EB}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -24252,61 +24260,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="1" name="_x0000_i0001">
+                <wp:docPr id="34" name="_x0000_i0086">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0001"/>
+                        <pic:cNvPr id="0" name="_x0000_i0086"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -24409,61 +24417,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="2" name="_x0000_i0002">
+          <wp:docPr id="35" name="_x0000_i0087">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0002"/>
+                  <pic:cNvPr id="0" name="_x0000_i0087"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -28021,51 +28029,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -28844,61 +28852,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -29173,63 +29256,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>