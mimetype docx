--- v1 (2026-06-24)
+++ v2 (2026-08-23)
@@ -27,51 +27,51 @@
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0088" o:spid="_x0000_i0111" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0011" o:spid="_x0000_i0034" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId3" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -1781,51 +1781,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فالقمر في الشهر الهلاليّ يدور في المدار دوراً أزيد من الدورة الكاملة و هو</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0089" o:spid="_x0000_i0112" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0012" o:spid="_x0000_i0035" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId5" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الثالثة و الرابعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -1909,51 +1909,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> أنّ كلّ كوكب إذا أشرق على كوكب آخرٍ أصغر منه يكون نصف الطرف المستشرق من الكوكب الأصغر المواجه للكوكب الأكبر أكبر من الطرف الآخر المظلم الذي لايواجه الكوكب المشرق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن يحدث بهذا الإشراق ظلٌّ مخروطيّ ممدودٌ تكون قاعدته الدائرة الصغيرة المنطبقة على دائرة فصل النور و الظُّلمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0090" o:spid="_x0000_i0113" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0013" o:spid="_x0000_i0036" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId6" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و بما أنّ الأرض تدور حول نفسها مرّةً واحدةً في كلّ يوم و ليلةٍ بحركتها الوضعيّة فلا محالة يدور هذا الظلّ المخروطيّ حول الأرض دائماً و لا يمكث آناً أبداً و إن شئتَ فقل إنّ الأرض تدور دائماً في هذا الظلّ المخروطيّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -1997,51 +1997,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و بهذه المناسبة لا يكون آخر اللّيل و هو الخروج عن الظلّ إلّا في خطّ واحد كذلك و لا يكون نصف اللّيل و ثُلثه و ربعه و خمسه و هكذا إلّا في خطوطٍ خاصّةٍ لا يتعدّاها إلى غيرها.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و بالمناسبة الإضافيّة أيضاً لا يكون أوّل النهار و آخره و وسطه إلّا في خطوطٍ خاصّةٍ بعينها لايتعدّاها إلى غيرها، لأنّ الظلّ المخروطيّ حيث يتحرّك، يتحرّك بتبعه نصف كرة الأرض المستضئُ بتبع حركة الظّلّ المخروطيّ؛ ففي كلّ نقطة من نقاط العالم على حسب اختلاف مشرقه و مغربه يوم خاصّ و ليلةٌ خاصّةٌ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0091" o:spid="_x0000_i0114" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0014" o:spid="_x0000_i0037" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الخامسة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -2242,51 +2242,51 @@
         <w:t xml:space="preserve">السابعة:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنّ الافق الحقيقيّ في كلّ ناحية هو محيط الدائرة العظيمة التي تنصف‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0092" o:spid="_x0000_i0115" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0015" o:spid="_x0000_i0038" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">كرة الأرض بنصفين متساويين بحيث يمرّ الخطّ القائم المارّ على رؤوس أهل هذه الناحية على مركز هذه الدائرة. و الافق المحلّي في كلّ ناحية هو أكبر دائرة صغيرةٍ على سطح الأرض يراها أهل هذه الناحية؛ موازيةً للدائرة العظيمة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2338,98 +2338,98 @@
         <w:t xml:space="preserve"> أنّ القمر في حال المقارنة مع الشّمس تنطبق الدائرة الظاهرة</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="8"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> منه على الدائرة المستضيئة من شعاع الشّمس فإذن لا يُرى نصفه الذي يسامت الأرض. و هذه الحالة تسمّى بالمحاق لمحق نوره.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0093" o:spid="_x0000_i0116" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0016" o:spid="_x0000_i0039" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId9" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و هذا على قسمين:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الاوّل:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> حالة الكسوف و هي حالة اجتماع الأرض و القمر في درجةٍ واحدةٍ من برجٍ واحد على عرضٍ واحدٍ و على رأي القدماء اجتماع الشّمس و القمر كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0094" o:spid="_x0000_i0117" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0017" o:spid="_x0000_i0040" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">الحالة الثانية:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> فيما إذا كانا في برجٍ واحدٍ و درجةٍ واحدةٍ و لكن لم يكونا في عرضٍ واحدٍ؛ بل كان الاختلاف بينهما قليلًا إلى خمس درجاتٍ شمالًا أو جنوباً؛ أو أكثر من الخمس باختلاف المنظر.</w:t>
       </w:r>
     </w:p>
@@ -2463,51 +2463,51 @@
         <w:t xml:space="preserve">و علّة عدم رؤيته أنّ وضعه قريب جدّاً في الظاهر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> للمحلّ الذي تشغله الشّمس في السماء، فيوجّه نحو الأرض نصف كرته المظلم المحجوب عن الأشعّة الشّمسيّة. و هذا يتّفق في كلّ شهرٍ هلاليّ مرّةً واحدةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0095" o:spid="_x0000_i0118" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0018" o:spid="_x0000_i0041" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و إذا خرج القمر عن هذه الحالة لابدّ أن يُرى على شكل هلالٍ ضعيفٍ؛ لكنّ دقّة القطر المنوّر للهلال جدّاً تمنعنا عن رؤيته إلى حدّ يسيرُ في الفضاءِ و يبعد عن الشّمس بقدرٍ يصير قابلًا لرؤيته بشكل الهلال. هذا الفصل من الزمان يسمّى تحت الشعاع و هو ما إذا كان الفاصل بين جرمَي الشّمس و القمر على قدر نصف جرميهما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -2564,51 +2564,51 @@
         <w:t xml:space="preserve">إعلم أنّ حالّتي المحاق و تحت الشعاع جميعاً تطولان ثمان و أربعين ساعةً تقريباً</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="12"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">؛ لأنّ القمر يدخل تحت شعاع الشّمس قبل المقارنة باثنتي عشرة درجةً في المقارنة و يخرج عن تحت الشعاع بعد اثنتي عشرة درجةً من المقارنة فالمجموع أربع و عشرون درجةً المساوي لسير القمر في المدار زماناً لثمان و أربعين ساعةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0096" o:spid="_x0000_i0119" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0019" o:spid="_x0000_i0042" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة التاسعة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
@@ -2800,51 +2800,51 @@
         <w:t xml:space="preserve">العاشرة:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> أنّ حركة القمر حول الأرض ليست على كيفيّةٍ واحدةٍ بحيث ينطبق مداره على منطقة البروج دائماً بل ينطبق بعض الأحيان على المنطقة ثمّ يميل عن‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0097" o:spid="_x0000_i0120" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0020" o:spid="_x0000_i0043" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId13" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="18"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3477,51 +3477,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و المذكور في الكتب المشهورة، أنّه ينبغي أن يكون البعد بين مغربَي النيّرين أكثر من عشرة أجزاءٍ و قيل: ينبغي أن يكون ما بينهما عشرة أجزاء أو أكثر؛ حتّى يكون مكث الهلال فوق الافق بعد غروب الشّمس ثُلثي ساعةٍ أو أكثر؛ ولكنّ التّحقيق أنّ الهلال يُرى ببُعد تسع درجاتٍ أيضاً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و لأنّ الأرض تدور حول نفسها كلّ درجةٍ في أربع دقائق؛ و في هذه المدّة يقرب الهلال من محلّ غروبه درجةً واحدةً؛ فإذا كان بُعدُ مغرب القمر عن مغرب الشّمس عشر درجاتٍ؛ فبَعد حاصل ضربهما و هو ( ٤۰ = ٤* ۱۰) أربعون دقيقةً يخفي الهلال تحت الافق.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0098" o:spid="_x0000_i0121" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0021" o:spid="_x0000_i0044" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId14" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ففي هذه الحالة يكون مكث القمر فوق الافق أكثر ممّا لم يكن فيه هذه الحالة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3534,51 +3534,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فتكون الرُّؤية أسهل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و حالة الترقّص هي حالة مدار سير القمر حول الشّمس فيما يقرب القمر من زاوية مداره المضرّس بقليل و فيما يبعد عنها كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0099" o:spid="_x0000_i0122" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0022" o:spid="_x0000_i0045" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId15" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ثمّ اعلم أنّ ممّا هو دخيل في الرُّؤية و سهولتها، ارتفاع الهلال من الافق لأنّه كلّما كان أكثر كانت الرُّؤية أسهل.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -4208,51 +4208,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أو أن يكون سيره تحت الشعاع في المدار بقدر خمس درجات؛ و هي تطول عشر</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0100" o:spid="_x0000_i0123" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0023" o:spid="_x0000_i0046" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId16" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و يطول خروجه عنه على مقدار عشرين ساعةً؛ فلا محالة يخرج عن تحت الشعاع و هو واقع تحت الأرض؛ فلابدّ و أن نلتزم بأنّ ثُلث يوم الثلاثين أو نصفه أو ثُلثيه و هكذا من شهر رمضان و الباقي من الشوّال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -4301,51 +4301,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن لمّا كانت الأرض كرويّةً؛ و هي معذلك تدور حول نفسها بحركتها</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0101" o:spid="_x0000_i0124" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0024" o:spid="_x0000_i0047" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId17" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">تساوي ثلاثمأة و ستّين درجةً بدرجةٍ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="27"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
@@ -4401,51 +4401,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فإذا طلع القمر و خرج عن تحت الشعاع في إسبانيا؛ رآه أهل هذا البلد؛ و أين المانع من رؤية أهالي طهران إيّاه من غيمٍ أو جبلٍ؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">بل المانع هو اختلاف الافق. فطلوع القمر في إسبانيا أمرٌ واضحٌ لكونه فوق أُفقهم؛ و أمّا بالنسبة إلى أهالي طهران فلا؛ لكونه واقعاً تحته.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0102" o:spid="_x0000_i0125" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0025" o:spid="_x0000_i0048" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId18" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">نعم، البلاد التي لم تَرَ الهلال، لا لعدم كون القمر تحت الافق؛ بل لعارض سماويّ مثل السُحُب و الغُيوم أو أرضيّ مثل الكُثب و الجبال و الأتلال، فهي متّحدة</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -5094,51 +5094,51 @@
         </w:rPr>
         <w:t xml:space="preserve">مثلًا إذا رئي الهلال في طهران، فيجوز رؤيته في سِمْنان الواقع في شرقه بتسع دقائق طولًا؛ و في دَامْغان بثلاث عشرة دقيقةً، و في شاهرود بستَّ عشرة دقيقةً؛ و في سَبْزوار بسبع و عشرين دقيقةً؛ و في نَيسابور باثنين و ثلاثين دقيقةً؛ و في المشهد الرضويّ على ثاويه آلاف التحيّة و الثناء بثلاث و ثلاثين دقيقةً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و كذا تجوز الرُّؤية في البلاد القريبة طولًا من هذه البلاد، و إن اختلفتا عرضاً في الجملة، كآمل و ساري شمالًا و قُمّ و إصْبَهان جنوباً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0103" o:spid="_x0000_i0126" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0026" o:spid="_x0000_i0049" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId19" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فإذن يستفاد ممّا ذكرنا ضابطةٌ كلّيّة و هي:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -12171,51 +12171,51 @@
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المفروضة من وصول الأشعّة الي عين الناظر؛ و أثبتوها في مسطوراتهم‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="40"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0104" o:spid="_x0000_i0127" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0027" o:spid="_x0000_i0050" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId20" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title3_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">المقدّمة الثانية</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
@@ -12470,51 +12470,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Quran_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">{يُسَبِّحُونَ اللَّيْلَ وَ النَّهارَ لا يَفْتُرُونَ}‏.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0105" o:spid="_x0000_i0128" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0028" o:spid="_x0000_i0051" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId21" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> ثالثاً</w:t>
       </w:r>
       <w:r>
@@ -17686,51 +17686,51 @@
         </w:rPr>
         <w:t xml:space="preserve">خطّ الزمان وخطّ نصف نهار كرينويج، ينصفان كرة الارض‏</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و لحلّ هذه العويصة عيّنوا مبدئاً فرضيّاً للتاريخ، و اتّفق الأقوام و الامم كلّهم على هذا المبدء و هو خطّ مفروضٌ مارّ على القطبين، على زاوية ۱۸۰ درجةً من خطّ نصف نهار كرنويج؛</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0106" o:spid="_x0000_i0129" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0029" o:spid="_x0000_i0052" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و إنّما عيّنوا موقع الخطّ المفروض في هذا الموضع لما أوّلًا:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -17755,51 +17755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">و حيثما يقطع هذا الخطّ من طرف الشمال قطعةً صغيرةً من السّيبريا، أمالوه و جعلوه خارج هذه المنطقة بين السّيبريا من آسيا و آلاسكا من إمريكا؛ و عبّروه بما بين جزيرتين مسمّاتين بدِيُومِد بينهما قدر مسافة ثلاثة أميال.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">إحديهما أكبر من الاخرى و واقعةٌ في غرب الخطّ؛ و الاخرى أصغر من الاولى و واقعةٌ في شرقه ففي جميع الأوقات تكون أيّام الأسابيع و الشهور في دِيُومِد الصغرى قبل أيّام ديومد الكبرى.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0107" o:spid="_x0000_i0130" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0030" o:spid="_x0000_i0053" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId23" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="ContentBold_MS_V1"/>
@@ -17905,51 +17905,51 @@
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">فيكون هذا الخطّ متقدّماً عن نفسه من جهةٍ، و متأخّراً عن نفسه من جهةٍ أُخرى؛ متقدّماً من الناحية الشرقيّة، و متأخّراً من الناحية الغربيّة؛ فهو المبدء للتاريخ تكون الأيّام في شرقه و لو بمقدارٍ يسيرٍ، متقدّمةً على الأيّام في غربه كذلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0108" o:spid="_x0000_i0131" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0031" o:spid="_x0000_i0054" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId24" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هذا كلُّه من جهة أيّام الأسابيع، من الجمعة و السبت و غيرهما.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
@@ -18216,51 +18216,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فعلى كلا التقديرين تختلف مبادئ الشهور بالنسبة إلى جميع النواحي الارضيّة بيومٍ واحدٍ؛ و هذا أيضاً لا مفرّ منه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أما على مسلك الجمهور فابتداء الشهر بالنسبة إلى كلّ بلدٍ إنّما هو بظهور الهلال في أُفقه؛ فإذا خرج الهلال عن الشعاع و صار قابلًا للرؤية بعد غروب الشّمس في ابتداءِ اللّيل، دخل الشهر بالنسبة إليه.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0109" o:spid="_x0000_i0132" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0032" o:spid="_x0000_i0055" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId25" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و أمّا على ما اخترتَ من كفاية الخروج عن الشعاع و رؤيةٍ ما و لو من بعيدٍ، فجميع القطر المظلم اللَّيليّ المشترك مع نقطة أُفق الرُّؤية في ابتداء اللّيل يحسب من أوّل الشهر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -18297,51 +18297,51 @@
         </w:rPr>
         <w:t xml:space="preserve">فمبدءُ الشهر في النواحي المختلفة الأرضيّة يطول أربع و عشرين ساعةً، المنقسم بليلتين على حسب الآفاق الفوقانيّة و التحتانيّة.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">و قد علم ممّا ذكرنا أنّ اختلاف مبدء الشهور القمريّة كالشمسيّة ممّا لا مجال لأحد في إنكاره، و لا مناص إلّا من الالتزام به على أيّ مذهب سُلك.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:pict>
-          <v:shape id="_x0000_i0110" o:spid="_x0000_i0133" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
+          <v:shape id="_x0000_i0033" o:spid="_x0000_i0056" type="#_x0000_t75" style="height:0;width:0" o:bordertopcolor="this" o:borderleftcolor="this" o:borderbottomcolor="this" o:borderrightcolor="this">
             <v:imagedata r:id="rId26" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">ناحيةٍ من جانب المغرب من هذه الناحية حتّى تصل الدورة إلى أقرب ناحيةٍ بالنّسبة إلى هذه الناحية من القطر.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -24124,66 +24124,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{B347ADB4-3727-46FA-AEBA-7E31689F06FF}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D12CC9FB-F8F9-4A4E-A227-8E039CF5341A}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{78BE0D17-F5EA-4BD1-82B7-4AAEE462F7EB}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E5DFFB12-F291-467D-8C9E-8E9A22F4F4DE}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -24260,61 +24260,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="34" name="_x0000_i0086">
+                <wp:docPr id="5" name="_x0000_i0009">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0086"/>
+                        <pic:cNvPr id="0" name="_x0000_i0009"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -24417,61 +24417,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="35" name="_x0000_i0087">
+          <wp:docPr id="6" name="_x0000_i0010">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0087"/>
+                  <pic:cNvPr id="0" name="_x0000_i0010"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>