--- v0 (2025-10-16)
+++ v1 (2026-06-23)
@@ -12,54 +12,55 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <!-- Generated by Spire.Doc -->
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
-        <w:rPr/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Besm_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">هو العليم</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Main_title_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">أهمية طلب العلم</w:t>
       </w:r>
     </w:p>
@@ -1807,88 +1808,95 @@
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{359C2D12-AACA-457D-AEAA-46EBC7608CC8}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D1948581-2A13-420C-82DD-6A79042DB5DA}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{757F2C27-6D96-4572-8BCC-1F37491B3989}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E536FC84-0356-4477-A2D1-0C0112882C79}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="KFGQPC Uthman Taha Naskh">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="Auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80002001" w:usb1="90000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="a anvar">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 light">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="courier new">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -1937,61 +1945,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="36" name="_x0000_i0036">
+                <wp:docPr id="106" name="_x0000_i0106">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0036"/>
+                        <pic:cNvPr id="0" name="_x0000_i0106"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2094,61 +2102,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="37" name="_x0000_i0037">
+          <wp:docPr id="107" name="_x0000_i0107">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0037"/>
+                  <pic:cNvPr id="0" name="_x0000_i0107"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>
@@ -3163,51 +3171,51 @@
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="等线" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3986,61 +3994,136 @@
       <w:b/>
       <w:bCs/>
       <w:color w:val="763E18" w:themeColor="accent2" w:themeShade="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title6_MS_V1">
     <w:name w:val="Title6_MS_V1"/>
     <w:basedOn w:val="Title5_MS_V1"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="009D2710"/>
     <w:pPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Hidden_MS_V1">
     <w:name w:val="Hidden_MS_V1"/>
     <w:uiPriority w:val="5"/>
     <w:rsid w:val="00A87DBB"/>
     <w:rPr>
       <w:color w:val="D0CFCF" w:themeColor="background2" w:themeShade="E6"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dua_MS_V1">
+    <w:name w:val="Dua_MS_V1"/>
+    <w:basedOn w:val="ContentNormal_MS_V1"/>
+    <w:rsid w:val="007F43B2"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="KFGQPC Uthman Taha Naskh"/>
+      <w:color w:val="002060"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="352807355">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="581642014">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="930966149">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1428042281">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1983384035">
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf" /></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://madrasatalwahy.org/" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file://D:\Downloads%20E\ArabicBaseStyles.dotx" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
@@ -4315,63 +4398,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Sadek</dc:creator>
-  <cp:lastModifiedBy>صادق جمعه</cp:lastModifiedBy>
-  <cp:revision>6</cp:revision>
+  <cp:lastModifiedBy>Sadek</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
   <cp:lastPrinted>2022-08-05T18:59:00Z</cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF">2023-07-24T09:39:00Z</dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF">2023-07-29T14:49:00Z</dcterms:modified>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2025-03-24T01:51:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ArabicBaseStyles.dotx</Template>
-  <TotalTime>11</TotalTime>
+  <TotalTime>0</TotalTime>
   <Pages>1</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>