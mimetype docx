--- v1 (2026-06-23)
+++ v2 (2026-08-23)
@@ -753,51 +753,51 @@
         </w:rPr>
         <w:t xml:space="preserve">لقد قاموا بدسّ السمّ للمرحوم (المدرّس) – رحمة الله عليه في يوم الثامن والعشرين من شهر رمضان في بلدة (ترشيز) ونزعوا عمامته ومزّقوها ثم قاموا بخنقه. لقد كان المرحوم المدرّس رجلاً حيّ الضمير ذا فهم وبصيرة، وكان مطّلعاً على سياسة انجلترا، عارفاً بأساليب دول الكفر، وكان رجلاً معرضاً عن الدنيا، فلم يستطيعوا أن يخدعوه أبداً.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد أرادوا في أحد المجالس أن يُلغوا الأشهر الإسلاميّة ويستبدلوها بالأشهر الفارسيّة مثل أرديبهشت وما شابهه، فاعترض المرحوم المدرّس على ذلك. وكان تقي زاده أحد أعضاء الماسونيّة المعروفين والمشهورين، وأحد الأشقياء الذين أمضوا فتوى إعدام الشيخ فضل الله النوريّ شنقاً، وأصدر على إثرها ذلك القاضي الشيخ إبراهيم الزنجانيّ حكم الشنق، وقاموا بشنق الشيخ فضل الله النوريّ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">لقد كان هذا الشيخ كان عالماً مجتهداً عادلاً، وكان مرجع التقليد في زمانه، فلم يكن الشيخ فضل الله النوريّ عالماً عادياً بل كان مرجعاً...!</w:t>
+        <w:t xml:space="preserve">لقد كان هذا الشيخ، كان عالماً مجتهداً عادلاً، وكان مرجع التقليد في زمانه، فلم يكن الشيخ فضل الله النوريّ عالماً عادياً بل كان مرجعاً...!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">قال والدي رحمه الله: عندما أنهيت دراستي في النجف وسامراء وكربلاء، عدت إلى طهران، وذات يوم قلت لوالدي السيّد إبراهيم: هل هناك أحد يمكنني أن أستفيد من درسه ما دمت في طهران؟ أريد درساً واحداً أحضره بالإضافة إلى مسؤوليّاتي العلميّة الأخرى... فأجاب والدي: اذهب إلى درس الشيخ، يعني الشيخ فضل الله. يقول: لقد تعجّبت كثيراً من هذا الجواب، فما هو فضل هذا الشيخ وما هو مقامه لينصحني والدي بحضور درسه بعد أن درست عند أولئك الأساتذة الكبار أمثال الميرزا محمّد تقي الشيرازي وغيره من تلامذته الكبار؟</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">يقول: وعلى كلّ حال، ذهبت إلى درس الشيخ التزاماً بأمر والدي ولكنّني لم أجلس في غرفة الدرس بل جلست خارجاً لأستمع إلى درس الشيخ وأحدّد مستوى درسه لأقرّر بعد ذلك هل أحضر الدرس أم لا...</w:t>
       </w:r>
@@ -850,51 +850,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> وقد تعجّب ذلك الأستاذ كثيراً عندما رآني أمدح الشيخ فضل الله، وقال: هل هذا هو اعتقادك فعلاً بالشيخ؟ ألا تعتبره خائناً؟ ألم يكن الشيخ مسؤولاً عن المشروطة وإراقة الدماء وما تبع ذلك من مشكلات؟. لقد أبدى الكثير من التعجّب لوجود شخص يرى في الشيخ مثل هذا الرأي!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد أعدموا الشيخ وقاموا بشنقه! وأمّا تقي زاده هذا، والذي كانت بيده أزمّة الأمور، فقد رأى بعد ذلك أنّ الأحوال قد تغيّرت ولم يعد في وسعه البقاء في إيران، وذلك بعد أن أرسل المرحوم الآخوند الملّا محمّد كاظم الخراساني (بإملاء المرحوم النائيني) برقيّةً إلى طهران مؤلّفةً من مائتي كلمة، وأمر فيها بطرد هؤلاء الذين ارتكبوا تلك الجرائم، ففرّ تقي زاده إلى تركيا.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
-        <w:t xml:space="preserve">نعم، لقد سجّل الكاتب عبّاس إقبال الآشتياني في مجلّة (يادگار) جميع تلك الأحداث بدقّة، فقد قام إدوارد براون من كامبريج بإرسال رسالة في ذلك الزمان إلى الآخوند محمّد كاظم الخراساني في النجف، وكانت في غاية التفصيل، شرح له فيها ما حدث، وذكر فيها أنّ بقاء تقي زاده خارج إيران خسارة كبيرة، وأنّ قضاءه عمره وحيداً بهذه الطريقة أمر مؤسف، والتمس من الآخوند أن يسمح لتقي زاده بالرجوع إلى إيران، ليتولّى منصبه من جديد، وفي ذلك الزمان كانوا يعتبرون تقي زاده رجلاً وطنيّاً حكيماً غيوراً وناشطاً. وبعد ذلك عندما استلم تقي زاده الحكومة، وتولّى زمام الأمور قام بسحق مخالفيه والقضاء عليهم.</w:t>
+        <w:t xml:space="preserve">نعم، لقد سجّل الكاتب عبّاس إقبال الآشتياني في مجلّة (يادگار) جميع تلك الأحداث بدقّة، فقد قام إدوارد براون من كامبريج بإرسال رسالة في ذلك الزمان إلى الآخوند محمّد كاظم الخراساني في النجف، وكانت في غاية التفصيل، شرح له فيها ما حدث، وذكر فيها أنّ بقاء تقي زاده خارج إيران خسارة كبيرة، وأنّ قضاء عمره وحيداً بهذه الطريقة أمر مؤسف، والتمس من الآخوند أن يسمح لتقي زاده بالرجوع إلى إيران، ليتولّى منصبه من جديد، وفي ذلك الزمان كانوا يعتبرون تقي زاده رجلاً وطنيّاً حكيماً غيوراً وناشطاً. وبعد ذلك عندما استلم تقي زاده الحكومة، وتولّى زمام الأمور قام بسحق مخالفيه والقضاء عليهم.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title1_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">جهاد السيّد المدرّس</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ContentNormal_MS_V1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl w:val="0"/>
           <w:lang w:val="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">لقد قاموا باستدعاء السيّد المدرّس رحمة الله عليه إلى ترشيز (تسمّى كاشمر هذه الأيام) بعد أن كان منفيّاً لمدّة عشر سنوات في مدينة (خواف)، وبعد أن حجزوه عدّة أيّام، قاموا بمحاولة سمّه في الثامن والعشرين من شهر رمضان لسنة ألف وثلاثمائة وستة وخمسين، ولمّا رأوا أنّ السمّ لم يؤثّر فيه، قتلوه خنقاً. يقول المأمور بوضع السمّ آنذاك أنّ السيّد المدرّس قال له: انتظر حتى أتأكّد من أنّ الشمس قد غربت وحان وقت الإفطار لأتمكّن من شرب العصير الذي تقدّمه لي، فأجابوه: يا سيّد، إنّ نظرك ضعيف، والشمس قد غربت منذ زمان بعيد، فقام السيّد بفتح الستارة ورأى أنّ الشمس لم تغرب، لكنّهم أصرّوا عليه أن يشـرب العصير، فشربه ولكنّه لم يتأثر بالسمّ الذي كان فيه، فلمّا رأوا ذلك، هجم عليه مجموعة من الرجال ذوي العضلات المفتولة، فنزعوا عنه العمامة وقتلوه خنقاً، ثم دفنوه في نفس تلك الليلة في بلدة (سرتپه)، لقد قتلوه بهذه الطريقة الوحشيّة.</w:t>
       </w:r>
@@ -1809,66 +1809,66 @@
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{D1948581-2A13-420C-82DD-6A79042DB5DA}"/>
+    <w:embedRegular r:id="rId1" w:subsetted="1" w:fontKey="{CC39A31B-56F4-4FCA-9462-39CD452F8C59}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="_A Anvar">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002007" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000043" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{E536FC84-0356-4477-A2D1-0C0112882C79}"/>
+    <w:embedRegular r:id="rId2" w:subsetted="1" w:fontKey="{15E59B26-1BB8-442B-8E11-059CFF94633B}"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DecoType Naskh">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthmanic Script HAFS">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="Auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="KFGQPC Uthman Taha Naskh">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="B2"/>
@@ -1945,61 +1945,61 @@
         <w:tcPr>
           <w:tcW w:w="3671" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p>
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4513"/>
             </w:tabs>
             <w:ind w:firstLine="0"/>
             <w:jc w:val="left"/>
             <w:rPr>
               <w:rtl/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:hint="cs"/>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0">
                 <wp:extent cx="514350" cy="281178"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5080"/>
-                <wp:docPr id="106" name="_x0000_i0106">
+                <wp:docPr id="74" name="_x0000_i0074">
                   <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic>
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic>
                       <pic:nvPicPr>
-                        <pic:cNvPr id="0" name="_x0000_i0106"/>
+                        <pic:cNvPr id="0" name="_x0000_i0074"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="519493" cy="283989"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
@@ -2102,61 +2102,61 @@
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0">
           <wp:extent cx="2329511" cy="456584"/>
           <wp:effectExtent l="0" t="0" r="0" b="635"/>
-          <wp:docPr id="107" name="_x0000_i0107">
+          <wp:docPr id="75" name="_x0000_i0075">
             <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId2"/>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="_x0000_i0107"/>
+                  <pic:cNvPr id="0" name="_x0000_i0075"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2329511" cy="456584"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p>